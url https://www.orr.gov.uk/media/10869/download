--- v0 (2025-10-10)
+++ v1 (2026-10-25)
@@ -16,178 +16,170 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://offrailroad-my.sharepoint.com/personal/paula_angeriz-santos_orr_gov_uk/Documents/Desktop/UPLOADS of MEDIA ENTITIES/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://offrailroad-my.sharepoint.com/personal/tlgower_orr_gov_uk/Documents/Desktop/TLG_Work/Consumers/Guidance_2026_27/Sent_Out_20260306/Outliers/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="418" documentId="8_{3B96BD39-EF12-4C92-A523-14153A13BB3B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{29E26E2C-62D0-4196-A397-CBD0A2339B31}"/>
+  <xr:revisionPtr revIDLastSave="31" documentId="8_{0AA3873A-976F-4F82-9CDF-FD16642D3070}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{46861465-8856-4627-BE8A-EEBC773D05AF}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover_sheet" sheetId="13" r:id="rId1"/>
     <sheet name="Complaints_mapping" sheetId="18" r:id="rId2"/>
     <sheet name="Section_A" sheetId="14" r:id="rId3"/>
     <sheet name="Section_B" sheetId="4" r:id="rId4"/>
     <sheet name="Section_D" sheetId="6" r:id="rId5"/>
     <sheet name="Section_E_(annual)" sheetId="15" r:id="rId6"/>
     <sheet name="TOC" sheetId="16" state="hidden" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Section_E_(annual)'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D27" i="13" l="1"/>
-  <c r="D28" i="13" l="1"/>
-[...3 lines deleted...]
-  <c r="D32" i="13" s="1"/>
+  <c r="D28" i="13"/>
+  <c r="D29" i="13"/>
+  <c r="D30" i="13"/>
+  <c r="D31" i="13"/>
+  <c r="D20" i="13"/>
+  <c r="D21" i="13"/>
+  <c r="D22" i="13"/>
+  <c r="D23" i="13"/>
+  <c r="D24" i="13"/>
+  <c r="D25" i="13"/>
+  <c r="D32" i="13"/>
   <c r="B22" i="13"/>
   <c r="B23" i="13" s="1"/>
   <c r="B24" i="13" s="1"/>
   <c r="B25" i="13" s="1"/>
   <c r="B26" i="13" s="1"/>
   <c r="B27" i="13" s="1"/>
   <c r="B28" i="13" s="1"/>
   <c r="B29" i="13" s="1"/>
   <c r="B30" i="13" s="1"/>
   <c r="B31" i="13" s="1"/>
   <c r="B32" i="13" s="1"/>
   <c r="C21" i="13"/>
-  <c r="C22" i="13" s="1"/>
-[...8 lines deleted...]
-  <c r="C31" i="13" s="1"/>
+  <c r="C22" i="13" l="1"/>
   <c r="A21" i="6"/>
   <c r="A20" i="6"/>
   <c r="A19" i="6"/>
   <c r="A18" i="6"/>
   <c r="A17" i="6"/>
   <c r="A16" i="6"/>
   <c r="A15" i="6"/>
   <c r="A14" i="6"/>
   <c r="A13" i="6"/>
   <c r="A12" i="6"/>
   <c r="A11" i="6"/>
   <c r="A10" i="6"/>
   <c r="A9" i="6"/>
   <c r="A8" i="6"/>
   <c r="A7" i="6"/>
   <c r="A7" i="4"/>
   <c r="A8" i="4"/>
   <c r="A9" i="4"/>
   <c r="A10" i="4"/>
   <c r="A11" i="4"/>
   <c r="A12" i="4"/>
   <c r="A13" i="4"/>
   <c r="A14" i="4"/>
   <c r="Q10" i="4"/>
   <c r="P10" i="4"/>
   <c r="O10" i="4"/>
   <c r="N10" i="4"/>
   <c r="M10" i="4"/>
   <c r="L10" i="4"/>
   <c r="K10" i="4"/>
   <c r="J10" i="4"/>
   <c r="I10" i="4"/>
   <c r="H10" i="4"/>
   <c r="G10" i="4"/>
   <c r="F10" i="4"/>
   <c r="E10" i="4"/>
-  <c r="D20" i="13" l="1"/>
-[...5 lines deleted...]
-  <c r="D26" i="13" s="1"/>
+  <c r="C23" i="13" l="1"/>
   <c r="E18" i="4"/>
   <c r="Q17" i="4"/>
   <c r="P17" i="4"/>
   <c r="O17" i="4"/>
   <c r="N17" i="4"/>
   <c r="M17" i="4"/>
   <c r="L17" i="4"/>
   <c r="K17" i="4"/>
   <c r="J17" i="4"/>
   <c r="I17" i="4"/>
   <c r="H17" i="4"/>
   <c r="G17" i="4"/>
   <c r="F17" i="4"/>
   <c r="E17" i="4"/>
-  <c r="A79" i="14" l="1"/>
+  <c r="C24" i="13" l="1"/>
+  <c r="A79" i="14"/>
   <c r="A78" i="14"/>
   <c r="A77" i="14"/>
   <c r="A76" i="14"/>
   <c r="A75" i="14"/>
   <c r="A74" i="14"/>
   <c r="A73" i="14"/>
   <c r="A72" i="14"/>
   <c r="A71" i="14"/>
   <c r="A70" i="14"/>
   <c r="A69" i="14"/>
   <c r="A68" i="14"/>
   <c r="A67" i="14"/>
   <c r="A66" i="14"/>
   <c r="A65" i="14"/>
   <c r="A64" i="14"/>
   <c r="A63" i="14"/>
   <c r="A62" i="14"/>
   <c r="A61" i="14"/>
   <c r="A60" i="14"/>
   <c r="A59" i="14"/>
   <c r="A58" i="14"/>
   <c r="A57" i="14"/>
   <c r="A56" i="14"/>
   <c r="A55" i="14"/>
   <c r="A54" i="14"/>
@@ -217,64 +209,72 @@
   <c r="A30" i="14"/>
   <c r="A29" i="14"/>
   <c r="A28" i="14"/>
   <c r="A27" i="14"/>
   <c r="A26" i="14"/>
   <c r="A25" i="14"/>
   <c r="A24" i="14"/>
   <c r="A23" i="14"/>
   <c r="A22" i="14"/>
   <c r="A21" i="14"/>
   <c r="A20" i="14"/>
   <c r="A19" i="14"/>
   <c r="A18" i="14"/>
   <c r="A17" i="14"/>
   <c r="A16" i="14"/>
   <c r="A15" i="14"/>
   <c r="A14" i="14"/>
   <c r="A13" i="14"/>
   <c r="A12" i="14"/>
   <c r="A11" i="14"/>
   <c r="A10" i="14"/>
   <c r="A9" i="14"/>
   <c r="A8" i="14"/>
   <c r="A7" i="14"/>
   <c r="A6" i="14"/>
-  <c r="Q18" i="4" l="1"/>
+  <c r="C25" i="13" l="1"/>
+  <c r="Q18" i="4"/>
   <c r="P18" i="4"/>
   <c r="O18" i="4"/>
   <c r="N18" i="4"/>
   <c r="M18" i="4"/>
   <c r="L18" i="4"/>
   <c r="K18" i="4"/>
   <c r="J18" i="4"/>
   <c r="I18" i="4"/>
   <c r="H18" i="4"/>
   <c r="G18" i="4"/>
   <c r="F18" i="4"/>
-  <c r="A6" i="6" l="1"/>
+  <c r="C26" i="13" l="1"/>
+  <c r="A6" i="6"/>
   <c r="A6" i="4"/>
+  <c r="D26" i="13" l="1"/>
+  <c r="C27" i="13"/>
+  <c r="C28" i="13" l="1"/>
+  <c r="C29" i="13" l="1"/>
+  <c r="C30" i="13" l="1"/>
+  <c r="C31" i="13" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="706" uniqueCount="517">
   <si>
     <t>This cover sheet contains the following: a table of contents for this spreadsheet, frequency and dates of submission information, reporting guidance and contact information.</t>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Section</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Section A</t>
   </si>
   <si>
     <t>Complaint categories</t>
   </si>
   <si>
     <t>Section B</t>
@@ -1835,57 +1835,57 @@
   <si>
     <t>Not satisfied with outcome: no follow-up required</t>
   </si>
   <si>
     <t>Where a passenger responds to express dissatisfaction with the outcome of the complaint but no follow-up is required.</t>
   </si>
   <si>
     <t>Ease of making a complaint</t>
   </si>
   <si>
     <t>Method of making a complaint</t>
   </si>
   <si>
     <t>Finding out how to complain</t>
   </si>
   <si>
     <t>Escalator(s) not working</t>
   </si>
   <si>
     <t>Do not also include in an accessibility category</t>
   </si>
   <si>
     <t>Lift(s) not working</t>
   </si>
   <si>
-    <t>2025-26 version one</t>
-[...5 lines deleted...]
-    <t>Issued 28 March 2025</t>
+    <t>Cover sheet for April 2026 to March 2027 Core Data submission</t>
+  </si>
+  <si>
+    <t>2026-27 version one</t>
+  </si>
+  <si>
+    <t>Issued 27 March 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-809]dddd&quot;, &quot;mmmm&quot; &quot;dd&quot;, &quot;yyyy"/>
     <numFmt numFmtId="165" formatCode="&quot; &quot;#,##0.00&quot; &quot;;&quot;-&quot;#,##0.00&quot; &quot;;&quot; -&quot;00&quot; &quot;;&quot; &quot;@&quot; &quot;"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2974,50 +2974,110 @@
     <cellStyle name="cf3" xfId="18" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="cf4" xfId="19" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="cf5" xfId="20" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="cf6" xfId="21" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="cf7" xfId="22" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="cf8" xfId="23" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="cf9" xfId="24" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Comma" xfId="1" builtinId="3" customBuiltin="1"/>
     <cellStyle name="Comma 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="3" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="4" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="5" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Hyperlink" xfId="26" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Normal 2" xfId="27" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="Normal 3" xfId="28" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="Normal 3 2" xfId="29" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5" customBuiltin="1"/>
     <cellStyle name="Percent 2" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="Percent 2 2" xfId="31" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
   </cellStyles>
   <dxfs count="41">
     <dxf>
       <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="[$-809]dddd&quot;, &quot;mmmm&quot; &quot;dd&quot;, &quot;yyyy"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="[$-809]dddd&quot;, &quot;mmmm&quot; &quot;dd&quot;, &quot;yyyy"/>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="[$-809]dddd&quot;, &quot;mmmm&quot; &quot;dd&quot;, &quot;yyyy"/>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
         <color rgb="FFFFFFFF"/>
         <family val="2"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF911432"/>
           <bgColor rgb="FF911432"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFFFFFF"/>
         <family val="2"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF911432"/>
           <bgColor rgb="FF911432"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFFFFFF"/>
@@ -3406,173 +3466,113 @@
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <numFmt numFmtId="164" formatCode="[$-809]dddd&quot;, &quot;mmmm&quot; &quot;dd&quot;, &quot;yyyy"/>
-[...58 lines deleted...]
-      </font>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF911432"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{D6D515A0-A65E-4759-BACC-7AE3DE4AD0C2}" name="Table_of_contents4" displayName="Table_of_contents4" ref="A5:B8" totalsRowShown="0">
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{8457BDA9-9CA1-4747-886A-99683234DB59}" name="Section"/>
     <tableColumn id="2" xr3:uid="{609E964C-08CE-4F57-8DAA-4A0EE0B7A943}" name="Description"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{F9DB215C-8ADE-4160-9E4F-0A19A9BECD76}" name="Frequency10" displayName="Frequency10" ref="A11:B14" totalsRowShown="0">
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{8D774056-4A53-46C4-8C88-C7938D9036D8}" name="Section"/>
     <tableColumn id="2" xr3:uid="{425A483C-5B9A-4BDB-BD63-F729C2F081B3}" name="Frequency"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{10CAD925-B111-48EA-8A80-8FD83D9C2264}" name="Data_submission_dates" displayName="Data_submission_dates" ref="A19:D32" totalsRowShown="0">
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{297F8187-C1CA-4A7A-9068-E6B80679D4A9}" name="Period" dataDxfId="40" dataCellStyle="Normal 3 2"/>
-    <tableColumn id="2" xr3:uid="{C215BB3B-7DF9-4EAE-BA7B-8A956925CF6A}" name="Start Date" dataDxfId="39" dataCellStyle="Normal 3 2"/>
-[...1 lines deleted...]
-    <tableColumn id="4" xr3:uid="{F6DF9A5F-8DFC-4542-B4EB-760B4EA743DD}" name="Data required by:" dataDxfId="37"/>
+    <tableColumn id="2" xr3:uid="{C215BB3B-7DF9-4EAE-BA7B-8A956925CF6A}" name="Start Date" dataDxfId="2" dataCellStyle="Normal 3 2"/>
+    <tableColumn id="3" xr3:uid="{3CF51E9B-65F2-4232-AAC6-852E2D46C93E}" name="End Date" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{F6DF9A5F-8DFC-4542-B4EB-760B4EA743DD}" name="Data required by:" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{DDBB438C-12E2-46B1-9905-32D2DF2422E3}" name="Mapping_guidance103" displayName="Mapping_guidance103" ref="A4:C311" totalsRowShown="0" headerRowDxfId="36" dataDxfId="35">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{DDBB438C-12E2-46B1-9905-32D2DF2422E3}" name="Mapping_guidance103" displayName="Mapping_guidance103" ref="A4:C311" totalsRowShown="0" headerRowDxfId="39" dataDxfId="38">
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{031881EA-D2DD-4D0C-BFBE-D6B960FFB1FD}" name="Level 2 categories" dataDxfId="34"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{73893313-C2F4-48C6-BF05-1C5989A48F04}" name="Examples" dataDxfId="32"/>
+    <tableColumn id="1" xr3:uid="{031881EA-D2DD-4D0C-BFBE-D6B960FFB1FD}" name="Level 2 categories" dataDxfId="37"/>
+    <tableColumn id="2" xr3:uid="{D4A358EB-6245-49C6-BB21-126362F78D9C}" name="Level 3 categories" dataDxfId="36"/>
+    <tableColumn id="3" xr3:uid="{73893313-C2F4-48C6-BF05-1C5989A48F04}" name="Examples" dataDxfId="35"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="13" xr:uid="{DAADFE3F-AA5A-4B9E-904E-47E4B24F9F96}" name="Section_A14" displayName="Section_A14" ref="B5:Q79" totalsRowShown="0">
   <tableColumns count="16">
     <tableColumn id="1" xr3:uid="{0B27E45E-DBCA-4B14-A9ED-B386CA6A62D6}" name="Level 1 Category"/>
     <tableColumn id="2" xr3:uid="{1E453162-C01F-4AC5-A195-C16D0906A33B}" name="Level 2 Category"/>
     <tableColumn id="3" xr3:uid="{95FB6CB3-3BDF-4AF1-9850-BCD00619891D}" name="Level 3 Category (not required by operators using this form)"/>
     <tableColumn id="4" xr3:uid="{F34600E6-F16A-4A63-9E85-46F7B84665C1}" name="P1"/>
     <tableColumn id="5" xr3:uid="{298ED073-DBAF-48F5-82FD-7EF57ABC3CCA}" name="P2"/>
     <tableColumn id="6" xr3:uid="{17F01551-595D-4713-9B19-6C802AFA8182}" name="P3"/>
     <tableColumn id="7" xr3:uid="{F17BBED9-84DC-4BB0-B065-9F113273FDC3}" name="P4"/>
     <tableColumn id="8" xr3:uid="{2F470B3A-EED9-431C-9913-19D7ACDC3D32}" name="P5"/>
     <tableColumn id="9" xr3:uid="{503E3835-F5C9-463F-8E25-2239417FCF28}" name="P6"/>
     <tableColumn id="10" xr3:uid="{1A03E4E5-25E8-40BF-AC91-40187785719D}" name="P7"/>
     <tableColumn id="11" xr3:uid="{996C1757-382B-4C0B-96B2-26F27CD1E888}" name="P8"/>
     <tableColumn id="12" xr3:uid="{A605DBEE-45E0-4BAE-98B8-BEED5E11AB41}" name="P9"/>
     <tableColumn id="13" xr3:uid="{1B696DBD-F340-4FCB-A780-867DC4DDEB24}" name="P10"/>
     <tableColumn id="14" xr3:uid="{CA2A68C6-6860-4A62-B252-48B81D0B3374}" name="P11"/>
     <tableColumn id="15" xr3:uid="{5CB2252D-CA54-4D94-B6DA-4A0582E1C9CA}" name="P12"/>
     <tableColumn id="16" xr3:uid="{DA757762-A1B1-4064-B17F-4DA93045DEB1}" name="P13"/>
   </tableColumns>
@@ -3930,6511 +3930,6511 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orr.gov.uk/monitoring-regulation/rail/passengers/complaints-compensation/core-complaints-data" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orr.gov.uk/monitoring-regulation/rail/passengers/complaints-compensation/core-complaints-data" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orr.gov.uk/monitoring-regulation/rail/passengers/complaints-compensation/core-complaints-data" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orr.gov.uk/sites/default/files/2023-02/final-complaints-code-of-practice-clean.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1CF89CC-EF9F-42EB-9914-EE88A70E702C}">
   <dimension ref="A1:M60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.81640625" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="8.7265625" style="1"/>
+    <col min="1" max="1" width="10.85546875" style="1" customWidth="1"/>
+    <col min="2" max="4" width="33.140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="18.5703125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.5703125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.7109375" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="8.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="188" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13" s="3" customFormat="1" x14ac:dyDescent="0.35">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="7"/>
       <c r="E7" s="8"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
     </row>
-    <row r="8" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
     </row>
-    <row r="10" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
     </row>
-    <row r="11" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
     </row>
-    <row r="12" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>412</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
     </row>
-    <row r="13" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>412</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>412</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
     </row>
-    <row r="16" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="4" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
     </row>
-    <row r="17" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
     </row>
-    <row r="18" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="14"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
     </row>
-    <row r="19" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>17</v>
       </c>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
     </row>
-    <row r="20" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="16">
         <v>1</v>
       </c>
       <c r="B20" s="17">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C20" s="18">
-        <v>45773</v>
+        <v>46144</v>
       </c>
       <c r="D20" s="18">
-        <f>C26+20</f>
-        <v>45961</v>
+        <f>D21</f>
+        <v>46332</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
     </row>
-    <row r="21" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="16">
         <v>2</v>
       </c>
-      <c r="B21" s="17">
-        <v>45410</v>
+      <c r="B21" s="18">
+        <v>46145</v>
       </c>
       <c r="C21" s="18">
         <f>C20+28</f>
-        <v>45801</v>
+        <v>46172</v>
       </c>
       <c r="D21" s="18">
-        <f>D20</f>
-        <v>45961</v>
+        <f>D22</f>
+        <v>46332</v>
       </c>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
     </row>
-    <row r="22" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="16">
         <v>3</v>
       </c>
       <c r="B22" s="17">
         <f>B21+28</f>
-        <v>45438</v>
+        <v>46173</v>
       </c>
       <c r="C22" s="18">
         <f t="shared" ref="C22:C31" si="0">C21+28</f>
-        <v>45829</v>
+        <v>46200</v>
       </c>
       <c r="D22" s="18">
-        <f t="shared" ref="D22:D26" si="1">D21</f>
-        <v>45961</v>
+        <f>D23</f>
+        <v>46332</v>
       </c>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
     </row>
-    <row r="23" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="16">
         <v>4</v>
       </c>
       <c r="B23" s="17">
-        <f t="shared" ref="B23:B32" si="2">B22+28</f>
-        <v>45466</v>
+        <f t="shared" ref="B23:B32" si="1">B22+28</f>
+        <v>46201</v>
       </c>
       <c r="C23" s="18">
         <f t="shared" si="0"/>
-        <v>45857</v>
+        <v>46228</v>
       </c>
       <c r="D23" s="18">
-        <f t="shared" si="1"/>
-        <v>45961</v>
+        <f>D24</f>
+        <v>46332</v>
       </c>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
     </row>
-    <row r="24" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="16">
         <v>5</v>
       </c>
       <c r="B24" s="17">
-        <f t="shared" si="2"/>
-        <v>45494</v>
+        <f t="shared" si="1"/>
+        <v>46229</v>
       </c>
       <c r="C24" s="18">
         <f t="shared" si="0"/>
-        <v>45885</v>
+        <v>46256</v>
       </c>
       <c r="D24" s="18">
-        <f t="shared" si="1"/>
-        <v>45961</v>
+        <f>D25</f>
+        <v>46332</v>
       </c>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
     </row>
-    <row r="25" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="16">
         <v>6</v>
       </c>
       <c r="B25" s="17">
-        <f t="shared" si="2"/>
-        <v>45522</v>
+        <f t="shared" si="1"/>
+        <v>46257</v>
       </c>
       <c r="C25" s="18">
         <f t="shared" si="0"/>
-        <v>45913</v>
+        <v>46284</v>
       </c>
       <c r="D25" s="18">
-        <f t="shared" si="1"/>
-        <v>45961</v>
+        <f>D26</f>
+        <v>46332</v>
       </c>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
     </row>
-    <row r="26" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="16">
         <v>7</v>
       </c>
       <c r="B26" s="17">
-        <f t="shared" si="2"/>
-        <v>45550</v>
+        <f t="shared" si="1"/>
+        <v>46285</v>
       </c>
       <c r="C26" s="18">
         <f t="shared" si="0"/>
-        <v>45941</v>
+        <v>46312</v>
       </c>
       <c r="D26" s="18">
-        <f t="shared" si="1"/>
-        <v>45961</v>
+        <f t="shared" ref="D21:D31" si="2">C26+20</f>
+        <v>46332</v>
       </c>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
     </row>
-    <row r="27" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A27" s="16">
         <v>8</v>
       </c>
       <c r="B27" s="17">
-        <f t="shared" si="2"/>
-        <v>45578</v>
+        <f t="shared" si="1"/>
+        <v>46313</v>
       </c>
       <c r="C27" s="18">
         <f t="shared" si="0"/>
-        <v>45969</v>
+        <v>46340</v>
       </c>
       <c r="D27" s="18">
-        <f>C32+24</f>
-        <v>46136</v>
+        <f>D28</f>
+        <v>46500</v>
       </c>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
     </row>
-    <row r="28" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A28" s="16">
         <v>9</v>
       </c>
       <c r="B28" s="17">
-        <f t="shared" si="2"/>
-        <v>45606</v>
+        <f t="shared" si="1"/>
+        <v>46341</v>
       </c>
       <c r="C28" s="18">
         <f t="shared" si="0"/>
-        <v>45997</v>
+        <v>46368</v>
       </c>
       <c r="D28" s="18">
-        <f>D27</f>
-        <v>46136</v>
+        <f>D29</f>
+        <v>46500</v>
       </c>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
     </row>
-    <row r="29" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="16">
         <v>10</v>
       </c>
       <c r="B29" s="17">
-        <f t="shared" si="2"/>
-        <v>45634</v>
+        <f t="shared" si="1"/>
+        <v>46369</v>
       </c>
       <c r="C29" s="18">
         <f t="shared" si="0"/>
-        <v>46025</v>
+        <v>46396</v>
       </c>
       <c r="D29" s="18">
-        <f t="shared" ref="D29:D32" si="3">D28</f>
-        <v>46136</v>
+        <f>D30</f>
+        <v>46500</v>
       </c>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
     </row>
-    <row r="30" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="16">
         <v>11</v>
       </c>
       <c r="B30" s="17">
-        <f t="shared" si="2"/>
-        <v>45662</v>
+        <f t="shared" si="1"/>
+        <v>46397</v>
       </c>
       <c r="C30" s="18">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46424</v>
       </c>
       <c r="D30" s="18">
-        <f t="shared" si="3"/>
-        <v>46136</v>
+        <f>D31</f>
+        <v>46500</v>
       </c>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
     </row>
-    <row r="31" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="16">
         <v>12</v>
       </c>
       <c r="B31" s="17">
-        <f t="shared" si="2"/>
-        <v>45690</v>
+        <f t="shared" si="1"/>
+        <v>46425</v>
       </c>
       <c r="C31" s="18">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46452</v>
       </c>
       <c r="D31" s="18">
-        <f t="shared" si="3"/>
-        <v>46136</v>
+        <f>D32</f>
+        <v>46500</v>
       </c>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
     </row>
-    <row r="32" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="16">
         <v>13</v>
       </c>
       <c r="B32" s="17">
-        <f t="shared" si="2"/>
-        <v>45718</v>
+        <f t="shared" si="1"/>
+        <v>46453</v>
       </c>
       <c r="C32" s="18">
-        <v>46112</v>
+        <v>46477</v>
       </c>
       <c r="D32" s="18">
-        <f t="shared" si="3"/>
-        <v>46136</v>
+        <f>C32+23</f>
+        <v>46500</v>
       </c>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
     </row>
-    <row r="33" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="19"/>
       <c r="C33" s="19"/>
       <c r="D33" s="19"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
     </row>
-    <row r="34" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="113" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="20"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
     </row>
-    <row r="35" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>415</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
     </row>
-    <row r="36" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A36" s="9" t="s">
         <v>413</v>
       </c>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
     </row>
-    <row r="37" spans="1:13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
     </row>
-    <row r="38" spans="1:13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
     </row>
-    <row r="39" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A39" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
     </row>
-    <row r="40" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>414</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
     </row>
-    <row r="42" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A42" s="4" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="24"/>
       <c r="C42" s="24"/>
       <c r="D42" s="24"/>
       <c r="E42" s="25"/>
       <c r="F42" s="25"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
     </row>
-    <row r="43" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="1"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="26"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
     </row>
-    <row r="44" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A44" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="26"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
     </row>
-    <row r="45" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="3"/>
       <c r="G45" s="1"/>
       <c r="H45" s="3"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
     </row>
-    <row r="46" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A46" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="26"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
     </row>
-    <row r="47" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A47" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="1"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="29"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
     </row>
-    <row r="48" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="30"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
     </row>
-    <row r="49" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A49" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="1"/>
       <c r="F49" s="1"/>
       <c r="G49" s="1"/>
       <c r="H49" s="20"/>
       <c r="I49" s="1"/>
       <c r="J49" s="1"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
     </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A50" s="21" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="51" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A51" s="1"/>
       <c r="B51" s="1"/>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="29"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
     </row>
-    <row r="52" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A52" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="1"/>
       <c r="G52" s="1"/>
       <c r="H52" s="29"/>
       <c r="I52" s="1"/>
       <c r="J52" s="1"/>
       <c r="K52" s="1"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
     </row>
-    <row r="53" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B53" s="32"/>
       <c r="C53" s="23"/>
       <c r="D53" s="23"/>
       <c r="E53" s="23"/>
       <c r="F53" s="23"/>
       <c r="G53" s="23"/>
       <c r="H53" s="1"/>
       <c r="I53" s="1"/>
       <c r="J53" s="1"/>
       <c r="K53" s="1"/>
       <c r="L53" s="1"/>
       <c r="M53" s="1"/>
     </row>
-    <row r="54" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A54" s="31" t="s">
         <v>516</v>
       </c>
       <c r="B54" s="10"/>
       <c r="C54" s="1"/>
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
       <c r="H54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
       <c r="K54" s="1"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
     </row>
-    <row r="55" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A55" s="1"/>
       <c r="B55" s="22"/>
       <c r="C55" s="22"/>
       <c r="D55" s="22"/>
       <c r="E55" s="22"/>
       <c r="F55" s="22"/>
       <c r="G55" s="22"/>
       <c r="H55" s="33"/>
       <c r="I55" s="1"/>
       <c r="J55" s="1"/>
       <c r="K55" s="1"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
     </row>
-    <row r="56" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A56" s="1"/>
       <c r="B56" s="10"/>
       <c r="C56" s="1"/>
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
       <c r="H56" s="1"/>
       <c r="I56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
       <c r="L56" s="1"/>
       <c r="M56" s="1"/>
     </row>
-    <row r="58" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A58" s="1"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="33"/>
       <c r="G58" s="33"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="1"/>
       <c r="K58" s="1"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
     </row>
-    <row r="59" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A59" s="1"/>
       <c r="B59" s="34"/>
       <c r="C59" s="1"/>
       <c r="D59" s="1"/>
       <c r="E59" s="1"/>
       <c r="F59" s="1"/>
       <c r="G59" s="1"/>
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
       <c r="J59" s="1"/>
       <c r="K59" s="1"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
     </row>
-    <row r="60" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A60" s="19"/>
       <c r="B60" s="1"/>
       <c r="C60" s="1"/>
       <c r="D60" s="1"/>
       <c r="E60" s="1"/>
       <c r="F60" s="1"/>
       <c r="G60" s="1"/>
       <c r="H60" s="1"/>
       <c r="I60" s="1"/>
       <c r="J60" s="1"/>
       <c r="K60" s="1"/>
       <c r="L60" s="1"/>
       <c r="M60" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B7" location="Section_B!A1" display="Complaint volumes and response times" xr:uid="{75D75C82-35AC-499E-85F6-AF000EA1FC40}"/>
     <hyperlink ref="B8" location="Section_D!A1" display="Assisted journeys" xr:uid="{69845304-D830-4E3D-9202-69A1021B19F3}"/>
     <hyperlink ref="A36" r:id="rId1" xr:uid="{C88B690A-E56A-422F-B5B7-EA6752CE5ACA}"/>
     <hyperlink ref="B6" location="Section_A!A1" display="Complaint categories" xr:uid="{1CAD8C61-31AB-4CFD-8D37-1A85193426CF}"/>
     <hyperlink ref="A44" r:id="rId2" xr:uid="{E81164F0-5314-4E73-8853-8F9705841DD5}"/>
     <hyperlink ref="A50" r:id="rId3" xr:uid="{9EF20B5A-08BD-4BED-8321-75CA3DF9C51D}"/>
     <hyperlink ref="A49" r:id="rId4" xr:uid="{01AD9643-52EC-4601-B8E0-0DA811FAED92}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" scale="71" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <tableParts count="3">
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
     <tablePart r:id="rId7"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC2AE6EC-5D26-4E6D-B457-D5A94A145075}">
   <dimension ref="A1:M311"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.81640625" style="86" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.7265625" style="144"/>
+    <col min="1" max="1" width="28.85546875" style="86" customWidth="1"/>
+    <col min="2" max="2" width="52.5703125" style="86" customWidth="1"/>
+    <col min="3" max="3" width="110.140625" style="86" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="144" customWidth="1"/>
+    <col min="5" max="5" width="48.42578125" style="144" bestFit="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.7109375" style="144"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="140" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="141"/>
       <c r="C1" s="142"/>
       <c r="D1" s="143"/>
       <c r="E1" s="143"/>
       <c r="F1" s="143"/>
       <c r="G1" s="143"/>
       <c r="H1" s="143"/>
       <c r="I1" s="143"/>
       <c r="J1" s="143"/>
       <c r="K1" s="143"/>
       <c r="L1" s="143"/>
       <c r="M1" s="143"/>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="37" t="s">
         <v>416</v>
       </c>
       <c r="F2" s="145"/>
     </row>
-    <row r="3" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="87"/>
       <c r="B3" s="86"/>
       <c r="C3" s="86"/>
       <c r="D3" s="144"/>
       <c r="E3" s="144"/>
       <c r="F3" s="144"/>
       <c r="G3" s="144"/>
       <c r="H3" s="144"/>
       <c r="I3" s="144"/>
       <c r="J3" s="144"/>
       <c r="K3" s="144"/>
       <c r="L3" s="144"/>
       <c r="M3" s="144"/>
     </row>
-    <row r="4" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="147" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="148" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="149" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="144"/>
       <c r="E4" s="144"/>
       <c r="F4" s="144"/>
       <c r="G4" s="144"/>
       <c r="H4" s="144"/>
       <c r="I4" s="144"/>
       <c r="J4" s="144"/>
       <c r="K4" s="144"/>
       <c r="L4" s="144"/>
       <c r="M4" s="144"/>
     </row>
-    <row r="5" spans="1:13" s="146" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:13" s="146" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="112" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="38" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="81" t="s">
         <v>421</v>
       </c>
       <c r="D5" s="144"/>
       <c r="E5" s="144"/>
       <c r="F5" s="144"/>
       <c r="G5" s="144"/>
       <c r="H5" s="144"/>
       <c r="I5" s="144"/>
       <c r="J5" s="144"/>
       <c r="K5" s="144"/>
       <c r="L5" s="144"/>
       <c r="M5" s="144"/>
     </row>
-    <row r="6" spans="1:13" s="146" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:13" s="146" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A6" s="112"/>
       <c r="B6" s="38" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="81" t="s">
         <v>461</v>
       </c>
       <c r="D6" s="144"/>
       <c r="E6" s="144"/>
       <c r="F6" s="144"/>
       <c r="G6" s="144"/>
       <c r="H6" s="144"/>
       <c r="I6" s="144"/>
       <c r="J6" s="144"/>
       <c r="K6" s="144"/>
       <c r="L6" s="144"/>
       <c r="M6" s="144"/>
     </row>
-    <row r="7" spans="1:13" s="146" customFormat="1" ht="108.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:13" s="146" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A7" s="112"/>
       <c r="B7" s="38" t="s">
         <v>409</v>
       </c>
       <c r="C7" s="81" t="s">
         <v>37</v>
       </c>
       <c r="D7" s="144"/>
       <c r="E7" s="144"/>
       <c r="F7" s="144"/>
       <c r="G7" s="144"/>
       <c r="H7" s="144"/>
       <c r="I7" s="144"/>
       <c r="J7" s="144"/>
       <c r="K7" s="144"/>
       <c r="L7" s="144"/>
       <c r="M7" s="144"/>
     </row>
-    <row r="8" spans="1:13" s="146" customFormat="1" ht="93" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:13" s="146" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A8" s="112"/>
       <c r="B8" s="38" t="s">
         <v>410</v>
       </c>
       <c r="C8" s="81" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="144"/>
       <c r="E8" s="144"/>
       <c r="F8" s="144"/>
       <c r="G8" s="144"/>
       <c r="H8" s="144"/>
       <c r="I8" s="144"/>
       <c r="J8" s="144"/>
       <c r="K8" s="144"/>
       <c r="L8" s="144"/>
       <c r="M8" s="144"/>
     </row>
-    <row r="9" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="112"/>
       <c r="B9" s="38" t="s">
         <v>462</v>
       </c>
       <c r="C9" s="81" t="s">
         <v>463</v>
       </c>
       <c r="D9" s="144"/>
       <c r="E9" s="145"/>
       <c r="F9" s="144"/>
       <c r="G9" s="144"/>
       <c r="H9" s="144"/>
       <c r="I9" s="144"/>
       <c r="J9" s="144"/>
       <c r="K9" s="144"/>
       <c r="L9" s="144"/>
       <c r="M9" s="144"/>
     </row>
-    <row r="10" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="112"/>
       <c r="B10" s="38" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="81" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="144"/>
       <c r="E10" s="144"/>
       <c r="F10" s="144"/>
       <c r="G10" s="144"/>
       <c r="H10" s="144"/>
       <c r="I10" s="144"/>
       <c r="J10" s="144"/>
       <c r="K10" s="144"/>
       <c r="L10" s="144"/>
       <c r="M10" s="144"/>
     </row>
-    <row r="11" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A11" s="112"/>
       <c r="B11" s="38" t="s">
         <v>464</v>
       </c>
       <c r="C11" s="81" t="s">
         <v>465</v>
       </c>
       <c r="D11" s="144"/>
       <c r="E11" s="144"/>
       <c r="F11" s="144"/>
       <c r="G11" s="144"/>
       <c r="H11" s="144"/>
       <c r="I11" s="144"/>
       <c r="J11" s="144"/>
       <c r="K11" s="144"/>
       <c r="L11" s="144"/>
       <c r="M11" s="144"/>
     </row>
-    <row r="12" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="112"/>
       <c r="B12" s="150"/>
       <c r="C12" s="81" t="s">
         <v>466</v>
       </c>
       <c r="D12" s="144"/>
       <c r="E12" s="144"/>
       <c r="F12" s="144"/>
       <c r="G12" s="144"/>
       <c r="H12" s="144"/>
       <c r="I12" s="144"/>
       <c r="J12" s="144"/>
       <c r="K12" s="144"/>
       <c r="L12" s="144"/>
       <c r="M12" s="144"/>
     </row>
-    <row r="13" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="112"/>
       <c r="B13" s="38" t="s">
         <v>467</v>
       </c>
       <c r="C13" s="81" t="s">
         <v>465</v>
       </c>
       <c r="D13" s="144"/>
       <c r="E13" s="144"/>
       <c r="F13" s="144"/>
       <c r="G13" s="144"/>
       <c r="H13" s="144"/>
       <c r="I13" s="144"/>
       <c r="J13" s="144"/>
       <c r="K13" s="144"/>
       <c r="L13" s="144"/>
       <c r="M13" s="144"/>
     </row>
-    <row r="14" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="112"/>
       <c r="B14" s="150"/>
       <c r="C14" s="81" t="s">
         <v>466</v>
       </c>
       <c r="D14" s="144"/>
       <c r="E14" s="144"/>
       <c r="F14" s="144"/>
       <c r="G14" s="144"/>
       <c r="H14" s="144"/>
       <c r="I14" s="144"/>
       <c r="J14" s="144"/>
       <c r="K14" s="144"/>
       <c r="L14" s="144"/>
       <c r="M14" s="144"/>
     </row>
-    <row r="15" spans="1:13" s="146" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:13" s="146" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="112"/>
       <c r="B15" s="38" t="s">
         <v>468</v>
       </c>
       <c r="C15" s="81" t="s">
         <v>469</v>
       </c>
       <c r="D15" s="144"/>
       <c r="E15" s="144"/>
       <c r="F15" s="144"/>
       <c r="G15" s="144"/>
       <c r="H15" s="144"/>
       <c r="I15" s="144"/>
       <c r="J15" s="144"/>
       <c r="K15" s="144"/>
       <c r="L15" s="144"/>
       <c r="M15" s="144"/>
     </row>
-    <row r="16" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="112"/>
       <c r="B16" s="151"/>
       <c r="C16" s="81" t="s">
         <v>470</v>
       </c>
       <c r="D16" s="144"/>
       <c r="E16" s="144"/>
       <c r="F16" s="144"/>
       <c r="G16" s="144"/>
       <c r="H16" s="144"/>
       <c r="I16" s="144"/>
       <c r="J16" s="144"/>
       <c r="K16" s="144"/>
       <c r="L16" s="144"/>
       <c r="M16" s="144"/>
     </row>
-    <row r="17" spans="1:13" s="146" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:13" s="146" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A17" s="112"/>
       <c r="B17" s="38" t="s">
         <v>471</v>
       </c>
       <c r="C17" s="81" t="s">
         <v>472</v>
       </c>
       <c r="D17" s="144"/>
       <c r="E17" s="144"/>
       <c r="F17" s="144"/>
       <c r="G17" s="144"/>
       <c r="H17" s="144"/>
       <c r="I17" s="144"/>
       <c r="J17" s="144"/>
       <c r="K17" s="144"/>
       <c r="L17" s="144"/>
       <c r="M17" s="144"/>
     </row>
-    <row r="18" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="112"/>
       <c r="B18" s="151"/>
       <c r="C18" s="81" t="s">
         <v>470</v>
       </c>
       <c r="D18" s="144"/>
       <c r="E18" s="144"/>
       <c r="F18" s="144"/>
       <c r="G18" s="144"/>
       <c r="H18" s="144"/>
       <c r="I18" s="144"/>
       <c r="J18" s="144"/>
       <c r="K18" s="144"/>
       <c r="L18" s="144"/>
       <c r="M18" s="144"/>
     </row>
-    <row r="19" spans="1:13" s="146" customFormat="1" ht="62" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:13" s="146" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A19" s="112"/>
       <c r="B19" s="38" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="81" t="s">
         <v>43</v>
       </c>
       <c r="D19" s="144"/>
       <c r="E19" s="144"/>
       <c r="F19" s="144"/>
       <c r="G19" s="144"/>
       <c r="H19" s="144"/>
       <c r="I19" s="144"/>
       <c r="J19" s="144"/>
       <c r="K19" s="144"/>
       <c r="L19" s="144"/>
       <c r="M19" s="144"/>
     </row>
-    <row r="20" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="112"/>
       <c r="B20" s="38" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="111" t="s">
         <v>45</v>
       </c>
       <c r="D20" s="144"/>
       <c r="E20" s="144"/>
       <c r="F20" s="144"/>
       <c r="G20" s="144"/>
       <c r="H20" s="144"/>
       <c r="I20" s="144"/>
       <c r="J20" s="144"/>
       <c r="K20" s="144"/>
       <c r="L20" s="144"/>
       <c r="M20" s="144"/>
     </row>
-    <row r="21" spans="1:13" s="146" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:13" s="146" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="112"/>
       <c r="B21" s="38" t="s">
         <v>473</v>
       </c>
       <c r="C21" s="111" t="s">
         <v>474</v>
       </c>
       <c r="D21" s="144"/>
       <c r="E21" s="144"/>
       <c r="F21" s="144"/>
       <c r="G21" s="144"/>
       <c r="H21" s="144"/>
       <c r="I21" s="144"/>
       <c r="J21" s="144"/>
       <c r="K21" s="144"/>
       <c r="L21" s="144"/>
       <c r="M21" s="144"/>
     </row>
-    <row r="22" spans="1:13" s="146" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:13" s="146" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A22" s="112"/>
       <c r="B22" s="38" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="81" t="s">
         <v>475</v>
       </c>
       <c r="D22" s="144"/>
       <c r="E22" s="144"/>
       <c r="F22" s="144"/>
       <c r="G22" s="144"/>
       <c r="H22" s="144"/>
       <c r="I22" s="144"/>
       <c r="J22" s="144"/>
       <c r="K22" s="144"/>
       <c r="L22" s="144"/>
       <c r="M22" s="144"/>
     </row>
-    <row r="23" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A23" s="112"/>
       <c r="B23" s="38" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="81"/>
       <c r="D23" s="144"/>
       <c r="E23" s="144"/>
       <c r="F23" s="144"/>
       <c r="G23" s="144"/>
       <c r="H23" s="144"/>
       <c r="I23" s="144"/>
       <c r="J23" s="144"/>
       <c r="K23" s="144"/>
       <c r="L23" s="144"/>
       <c r="M23" s="144"/>
     </row>
-    <row r="24" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A24" s="112"/>
       <c r="B24" s="38" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="81" t="s">
         <v>476</v>
       </c>
       <c r="D24" s="144"/>
       <c r="E24" s="144"/>
       <c r="F24" s="144"/>
       <c r="G24" s="144"/>
       <c r="H24" s="144"/>
       <c r="I24" s="144"/>
       <c r="J24" s="144"/>
       <c r="K24" s="144"/>
       <c r="L24" s="144"/>
       <c r="M24" s="144"/>
     </row>
-    <row r="25" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A25" s="112"/>
       <c r="B25" s="38" t="s">
         <v>477</v>
       </c>
       <c r="C25" s="81" t="s">
         <v>478</v>
       </c>
       <c r="D25" s="144"/>
       <c r="E25" s="144"/>
       <c r="F25" s="144"/>
       <c r="G25" s="144"/>
       <c r="H25" s="144"/>
       <c r="I25" s="144"/>
       <c r="J25" s="144"/>
       <c r="K25" s="144"/>
       <c r="L25" s="144"/>
       <c r="M25" s="144"/>
     </row>
-    <row r="26" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A26" s="152"/>
       <c r="B26" s="153" t="s">
         <v>49</v>
       </c>
       <c r="C26" s="154" t="s">
         <v>50</v>
       </c>
       <c r="D26" s="144"/>
       <c r="E26" s="144"/>
       <c r="F26" s="144"/>
       <c r="G26" s="144"/>
       <c r="H26" s="144"/>
       <c r="I26" s="144"/>
       <c r="J26" s="144"/>
       <c r="K26" s="144"/>
       <c r="L26" s="144"/>
       <c r="M26" s="144"/>
     </row>
-    <row r="27" spans="1:13" s="146" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:13" s="146" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A27" s="155"/>
       <c r="B27" s="156" t="s">
         <v>479</v>
       </c>
       <c r="C27" s="157" t="s">
         <v>480</v>
       </c>
       <c r="D27" s="144"/>
       <c r="E27" s="144"/>
       <c r="F27" s="144"/>
       <c r="G27" s="144"/>
       <c r="H27" s="144"/>
       <c r="I27" s="144"/>
       <c r="J27" s="144"/>
       <c r="K27" s="144"/>
       <c r="L27" s="144"/>
       <c r="M27" s="144"/>
     </row>
-    <row r="28" spans="1:13" s="146" customFormat="1" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="1:13" s="146" customFormat="1" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="158"/>
       <c r="B28" s="159" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="160" t="s">
         <v>503</v>
       </c>
       <c r="D28" s="144"/>
       <c r="E28" s="144"/>
       <c r="F28" s="144"/>
       <c r="G28" s="144"/>
       <c r="H28" s="144"/>
       <c r="I28" s="144"/>
       <c r="J28" s="144"/>
       <c r="K28" s="144"/>
       <c r="L28" s="144"/>
       <c r="M28" s="144"/>
     </row>
-    <row r="29" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A29" s="161" t="s">
         <v>51</v>
       </c>
       <c r="B29" s="110" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="111" t="s">
         <v>53</v>
       </c>
       <c r="D29" s="144"/>
       <c r="E29" s="144"/>
       <c r="F29" s="144"/>
       <c r="G29" s="144"/>
       <c r="H29" s="144"/>
       <c r="I29" s="144"/>
       <c r="J29" s="144"/>
       <c r="K29" s="144"/>
       <c r="L29" s="144"/>
       <c r="M29" s="144"/>
     </row>
-    <row r="30" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="112"/>
       <c r="B30" s="38"/>
       <c r="C30" s="81" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="144"/>
       <c r="E30" s="144"/>
       <c r="F30" s="144"/>
       <c r="G30" s="144"/>
       <c r="H30" s="144"/>
       <c r="I30" s="144"/>
       <c r="J30" s="144"/>
       <c r="K30" s="144"/>
       <c r="L30" s="144"/>
       <c r="M30" s="144"/>
     </row>
-    <row r="31" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="112"/>
       <c r="B31" s="38"/>
       <c r="C31" s="81" t="s">
         <v>55</v>
       </c>
       <c r="D31" s="144"/>
       <c r="E31" s="144"/>
       <c r="F31" s="144"/>
       <c r="G31" s="144"/>
       <c r="H31" s="144"/>
       <c r="I31" s="144"/>
       <c r="J31" s="144"/>
       <c r="K31" s="144"/>
       <c r="L31" s="144"/>
       <c r="M31" s="144"/>
     </row>
-    <row r="32" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="112"/>
       <c r="B32" s="38"/>
       <c r="C32" s="81" t="s">
         <v>481</v>
       </c>
       <c r="D32" s="144"/>
       <c r="E32" s="144"/>
       <c r="F32" s="144"/>
       <c r="G32" s="144"/>
       <c r="H32" s="144"/>
       <c r="I32" s="144"/>
       <c r="J32" s="144"/>
       <c r="K32" s="144"/>
       <c r="L32" s="144"/>
       <c r="M32" s="144"/>
     </row>
-    <row r="33" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="112"/>
       <c r="B33" s="38"/>
       <c r="C33" s="81" t="s">
         <v>56</v>
       </c>
       <c r="D33" s="144"/>
       <c r="E33" s="144"/>
       <c r="F33" s="144"/>
       <c r="G33" s="144"/>
       <c r="H33" s="144"/>
       <c r="I33" s="144"/>
       <c r="J33" s="144"/>
       <c r="K33" s="144"/>
       <c r="L33" s="144"/>
       <c r="M33" s="144"/>
     </row>
-    <row r="34" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A34" s="112"/>
       <c r="B34" s="38"/>
       <c r="C34" s="81" t="s">
         <v>57</v>
       </c>
       <c r="D34" s="144"/>
       <c r="E34" s="144"/>
       <c r="F34" s="144"/>
       <c r="G34" s="144"/>
       <c r="H34" s="144"/>
       <c r="I34" s="144"/>
       <c r="J34" s="144"/>
       <c r="K34" s="144"/>
       <c r="L34" s="144"/>
       <c r="M34" s="144"/>
     </row>
-    <row r="35" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="112"/>
       <c r="B35" s="38" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="81" t="s">
         <v>59</v>
       </c>
       <c r="D35" s="144"/>
       <c r="E35" s="144"/>
       <c r="F35" s="144"/>
       <c r="G35" s="144"/>
       <c r="H35" s="144"/>
       <c r="I35" s="144"/>
       <c r="J35" s="144"/>
       <c r="K35" s="144"/>
       <c r="L35" s="144"/>
       <c r="M35" s="144"/>
     </row>
-    <row r="36" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A36" s="112"/>
       <c r="B36" s="38"/>
       <c r="C36" s="81" t="s">
         <v>60</v>
       </c>
       <c r="D36" s="144"/>
       <c r="E36" s="144"/>
       <c r="F36" s="144"/>
       <c r="G36" s="144"/>
       <c r="H36" s="144"/>
       <c r="I36" s="144"/>
       <c r="J36" s="144"/>
       <c r="K36" s="144"/>
       <c r="L36" s="144"/>
       <c r="M36" s="144"/>
     </row>
-    <row r="37" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A37" s="112"/>
       <c r="B37" s="38"/>
       <c r="C37" s="81" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="144"/>
       <c r="E37" s="144"/>
       <c r="F37" s="144"/>
       <c r="G37" s="144"/>
       <c r="H37" s="144"/>
       <c r="I37" s="144"/>
       <c r="J37" s="144"/>
       <c r="K37" s="144"/>
       <c r="L37" s="144"/>
       <c r="M37" s="144"/>
     </row>
-    <row r="38" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A38" s="112"/>
       <c r="B38" s="38"/>
       <c r="C38" s="81" t="s">
         <v>62</v>
       </c>
       <c r="D38" s="144"/>
       <c r="E38" s="144"/>
       <c r="F38" s="144"/>
       <c r="G38" s="144"/>
       <c r="H38" s="144"/>
       <c r="I38" s="144"/>
       <c r="J38" s="144"/>
       <c r="K38" s="144"/>
       <c r="L38" s="144"/>
       <c r="M38" s="144"/>
     </row>
-    <row r="39" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A39" s="112"/>
       <c r="B39" s="38"/>
       <c r="C39" s="81" t="s">
         <v>63</v>
       </c>
       <c r="D39" s="144"/>
       <c r="E39" s="144"/>
       <c r="F39" s="144"/>
       <c r="G39" s="144"/>
       <c r="H39" s="144"/>
       <c r="I39" s="144"/>
       <c r="J39" s="144"/>
       <c r="K39" s="144"/>
       <c r="L39" s="144"/>
       <c r="M39" s="144"/>
     </row>
-    <row r="40" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="112"/>
       <c r="B40" s="38"/>
       <c r="C40" s="81" t="s">
         <v>64</v>
       </c>
       <c r="D40" s="144"/>
       <c r="E40" s="144"/>
       <c r="F40" s="144"/>
       <c r="G40" s="144"/>
       <c r="H40" s="144"/>
       <c r="I40" s="144"/>
       <c r="J40" s="144"/>
       <c r="K40" s="144"/>
       <c r="L40" s="144"/>
       <c r="M40" s="144"/>
     </row>
-    <row r="41" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A41" s="112"/>
       <c r="B41" s="38"/>
       <c r="C41" s="81" t="s">
         <v>65</v>
       </c>
       <c r="D41" s="144"/>
       <c r="E41" s="144"/>
       <c r="F41" s="144"/>
       <c r="G41" s="144"/>
       <c r="H41" s="144"/>
       <c r="I41" s="144"/>
       <c r="J41" s="144"/>
       <c r="K41" s="144"/>
       <c r="L41" s="144"/>
       <c r="M41" s="144"/>
     </row>
-    <row r="42" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A42" s="112"/>
       <c r="B42" s="38"/>
       <c r="C42" s="81" t="s">
         <v>66</v>
       </c>
       <c r="D42" s="144"/>
       <c r="E42" s="144"/>
       <c r="F42" s="144"/>
       <c r="G42" s="144"/>
       <c r="H42" s="144"/>
       <c r="I42" s="144"/>
       <c r="J42" s="144"/>
       <c r="K42" s="144"/>
       <c r="L42" s="144"/>
       <c r="M42" s="144"/>
     </row>
-    <row r="43" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A43" s="112"/>
       <c r="B43" s="38"/>
       <c r="C43" s="81" t="s">
         <v>67</v>
       </c>
       <c r="D43" s="144"/>
       <c r="E43" s="144"/>
       <c r="F43" s="144"/>
       <c r="G43" s="144"/>
       <c r="H43" s="144"/>
       <c r="I43" s="144"/>
       <c r="J43" s="144"/>
       <c r="K43" s="144"/>
       <c r="L43" s="144"/>
       <c r="M43" s="144"/>
     </row>
-    <row r="44" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A44" s="112"/>
       <c r="B44" s="38"/>
       <c r="C44" s="81" t="s">
         <v>68</v>
       </c>
       <c r="D44" s="144"/>
       <c r="E44" s="144"/>
       <c r="F44" s="144"/>
       <c r="G44" s="144"/>
       <c r="H44" s="144"/>
       <c r="I44" s="144"/>
       <c r="J44" s="144"/>
       <c r="K44" s="144"/>
       <c r="L44" s="144"/>
       <c r="M44" s="144"/>
     </row>
-    <row r="45" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A45" s="112"/>
       <c r="B45" s="38"/>
       <c r="C45" s="81" t="s">
         <v>69</v>
       </c>
       <c r="D45" s="144"/>
       <c r="E45" s="144"/>
       <c r="F45" s="144"/>
       <c r="G45" s="144"/>
       <c r="H45" s="144"/>
       <c r="I45" s="144"/>
       <c r="J45" s="144"/>
       <c r="K45" s="144"/>
       <c r="L45" s="144"/>
       <c r="M45" s="144"/>
     </row>
-    <row r="46" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A46" s="112"/>
       <c r="B46" s="38"/>
       <c r="C46" s="81" t="s">
         <v>70</v>
       </c>
       <c r="D46" s="144"/>
       <c r="E46" s="144"/>
       <c r="F46" s="144"/>
       <c r="G46" s="144"/>
       <c r="H46" s="144"/>
       <c r="I46" s="144"/>
       <c r="J46" s="144"/>
       <c r="K46" s="144"/>
       <c r="L46" s="144"/>
       <c r="M46" s="144"/>
     </row>
-    <row r="47" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A47" s="112"/>
       <c r="B47" s="38"/>
       <c r="C47" s="81" t="s">
         <v>71</v>
       </c>
       <c r="D47" s="144"/>
       <c r="E47" s="144"/>
       <c r="F47" s="144"/>
       <c r="G47" s="144"/>
       <c r="H47" s="144"/>
       <c r="I47" s="144"/>
       <c r="J47" s="144"/>
       <c r="K47" s="144"/>
       <c r="L47" s="144"/>
       <c r="M47" s="144"/>
     </row>
-    <row r="48" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A48" s="112"/>
       <c r="B48" s="38"/>
       <c r="C48" s="81" t="s">
         <v>72</v>
       </c>
       <c r="D48" s="144"/>
       <c r="E48" s="144"/>
       <c r="F48" s="144"/>
       <c r="G48" s="144"/>
       <c r="H48" s="144"/>
       <c r="I48" s="144"/>
       <c r="J48" s="144"/>
       <c r="K48" s="144"/>
       <c r="L48" s="144"/>
       <c r="M48" s="144"/>
     </row>
-    <row r="49" spans="1:13" s="146" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:13" s="146" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="112"/>
       <c r="B49" s="38"/>
       <c r="C49" s="81" t="s">
         <v>504</v>
       </c>
       <c r="D49" s="144"/>
       <c r="E49" s="144"/>
       <c r="F49" s="144"/>
       <c r="G49" s="144"/>
       <c r="H49" s="144"/>
       <c r="I49" s="144"/>
       <c r="J49" s="144"/>
       <c r="K49" s="144"/>
       <c r="L49" s="144"/>
       <c r="M49" s="144"/>
     </row>
-    <row r="50" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A50" s="112"/>
       <c r="B50" s="38" t="s">
         <v>73</v>
       </c>
       <c r="C50" s="81" t="s">
         <v>74</v>
       </c>
       <c r="D50" s="144"/>
       <c r="E50" s="144"/>
       <c r="F50" s="144"/>
       <c r="G50" s="144"/>
       <c r="H50" s="144"/>
       <c r="I50" s="144"/>
       <c r="J50" s="144"/>
       <c r="K50" s="144"/>
       <c r="L50" s="144"/>
       <c r="M50" s="144"/>
     </row>
-    <row r="51" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A51" s="112"/>
       <c r="B51" s="38"/>
       <c r="C51" s="81" t="s">
         <v>75</v>
       </c>
       <c r="D51" s="144"/>
       <c r="E51" s="144"/>
       <c r="F51" s="144"/>
       <c r="G51" s="144"/>
       <c r="H51" s="144"/>
       <c r="I51" s="144"/>
       <c r="J51" s="144"/>
       <c r="K51" s="144"/>
       <c r="L51" s="144"/>
       <c r="M51" s="144"/>
     </row>
-    <row r="52" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A52" s="112"/>
       <c r="B52" s="38"/>
       <c r="C52" s="81" t="s">
         <v>76</v>
       </c>
       <c r="D52" s="144"/>
       <c r="E52" s="144"/>
       <c r="F52" s="144"/>
       <c r="G52" s="144"/>
       <c r="H52" s="144"/>
       <c r="I52" s="144"/>
       <c r="J52" s="144"/>
       <c r="K52" s="144"/>
       <c r="L52" s="144"/>
       <c r="M52" s="144"/>
     </row>
-    <row r="53" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A53" s="162"/>
       <c r="B53" s="163"/>
       <c r="C53" s="164" t="s">
         <v>77</v>
       </c>
       <c r="D53" s="144"/>
       <c r="E53" s="144"/>
       <c r="F53" s="144"/>
       <c r="G53" s="144"/>
       <c r="H53" s="144"/>
       <c r="I53" s="144"/>
       <c r="J53" s="144"/>
       <c r="K53" s="144"/>
       <c r="L53" s="144"/>
       <c r="M53" s="144"/>
     </row>
-    <row r="54" spans="1:13" s="146" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:13" s="146" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="162"/>
       <c r="B54" s="163"/>
       <c r="C54" s="164" t="s">
         <v>505</v>
       </c>
       <c r="D54" s="144"/>
       <c r="E54" s="144"/>
       <c r="F54" s="144"/>
       <c r="G54" s="144"/>
       <c r="H54" s="144"/>
       <c r="I54" s="144"/>
       <c r="J54" s="144"/>
       <c r="K54" s="144"/>
       <c r="L54" s="144"/>
       <c r="M54" s="144"/>
     </row>
-    <row r="55" spans="1:13" s="146" customFormat="1" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="55" spans="1:13" s="146" customFormat="1" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="165"/>
       <c r="B55" s="166" t="s">
         <v>506</v>
       </c>
       <c r="C55" s="167" t="s">
         <v>507</v>
       </c>
       <c r="D55" s="144"/>
       <c r="E55" s="144"/>
       <c r="F55" s="144"/>
       <c r="G55" s="144"/>
       <c r="H55" s="144"/>
       <c r="I55" s="144"/>
       <c r="J55" s="144"/>
       <c r="K55" s="144"/>
       <c r="L55" s="144"/>
       <c r="M55" s="144"/>
     </row>
-    <row r="56" spans="1:13" s="146" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:13" s="146" customFormat="1" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A56" s="161" t="s">
         <v>78</v>
       </c>
       <c r="B56" s="110" t="s">
         <v>508</v>
       </c>
       <c r="C56" s="111" t="s">
         <v>509</v>
       </c>
       <c r="D56" s="144"/>
       <c r="E56" s="144"/>
       <c r="F56" s="144"/>
       <c r="G56" s="144"/>
       <c r="H56" s="144"/>
       <c r="I56" s="144"/>
       <c r="J56" s="144"/>
       <c r="K56" s="144"/>
       <c r="L56" s="144"/>
       <c r="M56" s="144"/>
     </row>
-    <row r="57" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A57" s="161"/>
       <c r="B57" s="110"/>
       <c r="C57" s="111" t="s">
         <v>510</v>
       </c>
       <c r="D57" s="144"/>
       <c r="E57" s="144"/>
       <c r="F57" s="144"/>
       <c r="G57" s="144"/>
       <c r="H57" s="144"/>
       <c r="I57" s="144"/>
       <c r="J57" s="144"/>
       <c r="K57" s="144"/>
       <c r="L57" s="144"/>
       <c r="M57" s="144"/>
     </row>
-    <row r="58" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A58" s="112"/>
       <c r="B58" s="110" t="s">
         <v>79</v>
       </c>
       <c r="C58" s="111" t="s">
         <v>80</v>
       </c>
       <c r="D58" s="144"/>
       <c r="E58" s="144"/>
       <c r="F58" s="144"/>
       <c r="G58" s="144"/>
       <c r="H58" s="144"/>
       <c r="I58" s="144"/>
       <c r="J58" s="144"/>
       <c r="K58" s="144"/>
       <c r="L58" s="144"/>
       <c r="M58" s="144"/>
     </row>
-    <row r="59" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A59" s="112"/>
       <c r="B59" s="38"/>
       <c r="C59" s="81" t="s">
         <v>81</v>
       </c>
       <c r="D59" s="144"/>
       <c r="E59" s="144"/>
       <c r="F59" s="144"/>
       <c r="G59" s="144"/>
       <c r="H59" s="144"/>
       <c r="I59" s="144"/>
       <c r="J59" s="144"/>
       <c r="K59" s="144"/>
       <c r="L59" s="144"/>
       <c r="M59" s="144"/>
     </row>
-    <row r="60" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A60" s="112"/>
       <c r="B60" s="38"/>
       <c r="C60" s="81" t="s">
         <v>82</v>
       </c>
       <c r="D60" s="144"/>
       <c r="E60" s="144"/>
       <c r="F60" s="144"/>
       <c r="G60" s="144"/>
       <c r="H60" s="144"/>
       <c r="I60" s="144"/>
       <c r="J60" s="144"/>
       <c r="K60" s="144"/>
       <c r="L60" s="144"/>
       <c r="M60" s="144"/>
     </row>
-    <row r="61" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A61" s="112"/>
       <c r="B61" s="38" t="s">
         <v>83</v>
       </c>
       <c r="C61" s="81" t="s">
         <v>84</v>
       </c>
       <c r="D61" s="144"/>
       <c r="E61" s="144"/>
       <c r="F61" s="144"/>
       <c r="G61" s="144"/>
       <c r="H61" s="144"/>
       <c r="I61" s="144"/>
       <c r="J61" s="144"/>
       <c r="K61" s="144"/>
       <c r="L61" s="144"/>
       <c r="M61" s="144"/>
     </row>
-    <row r="62" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A62" s="112"/>
       <c r="B62" s="38" t="s">
         <v>85</v>
       </c>
       <c r="C62" s="81" t="s">
         <v>86</v>
       </c>
       <c r="D62" s="144"/>
       <c r="E62" s="144"/>
       <c r="F62" s="144"/>
       <c r="G62" s="144"/>
       <c r="H62" s="144"/>
       <c r="I62" s="144"/>
       <c r="J62" s="144"/>
       <c r="K62" s="144"/>
       <c r="L62" s="144"/>
       <c r="M62" s="144"/>
     </row>
-    <row r="63" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A63" s="112"/>
       <c r="B63" s="38"/>
       <c r="C63" s="81" t="s">
         <v>87</v>
       </c>
       <c r="D63" s="144"/>
       <c r="E63" s="144"/>
       <c r="F63" s="144"/>
       <c r="G63" s="144"/>
       <c r="H63" s="144"/>
       <c r="I63" s="144"/>
       <c r="J63" s="144"/>
       <c r="K63" s="144"/>
       <c r="L63" s="144"/>
       <c r="M63" s="144"/>
     </row>
-    <row r="64" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A64" s="112"/>
       <c r="B64" s="38"/>
       <c r="C64" s="81" t="s">
         <v>88</v>
       </c>
       <c r="D64" s="144"/>
       <c r="E64" s="144"/>
       <c r="F64" s="144"/>
       <c r="G64" s="144"/>
       <c r="H64" s="144"/>
       <c r="I64" s="144"/>
       <c r="J64" s="144"/>
       <c r="K64" s="144"/>
       <c r="L64" s="144"/>
       <c r="M64" s="144"/>
     </row>
-    <row r="65" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A65" s="112"/>
       <c r="B65" s="38"/>
       <c r="C65" s="81" t="s">
         <v>89</v>
       </c>
       <c r="D65" s="144"/>
       <c r="E65" s="144"/>
       <c r="F65" s="144"/>
       <c r="G65" s="144"/>
       <c r="H65" s="144"/>
       <c r="I65" s="144"/>
       <c r="J65" s="144"/>
       <c r="K65" s="144"/>
       <c r="L65" s="144"/>
       <c r="M65" s="144"/>
     </row>
-    <row r="66" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A66" s="112"/>
       <c r="B66" s="38"/>
       <c r="C66" s="81" t="s">
         <v>90</v>
       </c>
       <c r="D66" s="144"/>
       <c r="E66" s="144"/>
       <c r="F66" s="144"/>
       <c r="G66" s="144"/>
       <c r="H66" s="144"/>
       <c r="I66" s="144"/>
       <c r="J66" s="144"/>
       <c r="K66" s="144"/>
       <c r="L66" s="144"/>
       <c r="M66" s="144"/>
     </row>
-    <row r="67" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A67" s="112"/>
       <c r="B67" s="38"/>
       <c r="C67" s="81" t="s">
         <v>91</v>
       </c>
       <c r="D67" s="144"/>
       <c r="E67" s="144"/>
       <c r="F67" s="144"/>
       <c r="G67" s="144"/>
       <c r="H67" s="144"/>
       <c r="I67" s="144"/>
       <c r="J67" s="144"/>
       <c r="K67" s="144"/>
       <c r="L67" s="144"/>
       <c r="M67" s="144"/>
     </row>
-    <row r="68" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A68" s="112"/>
       <c r="B68" s="38" t="s">
         <v>92</v>
       </c>
       <c r="C68" s="81"/>
       <c r="D68" s="144"/>
       <c r="E68" s="144"/>
       <c r="F68" s="144"/>
       <c r="G68" s="144"/>
       <c r="H68" s="144"/>
       <c r="I68" s="144"/>
       <c r="J68" s="144"/>
       <c r="K68" s="144"/>
       <c r="L68" s="144"/>
       <c r="M68" s="144"/>
     </row>
-    <row r="69" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A69" s="112"/>
       <c r="B69" s="38" t="s">
         <v>93</v>
       </c>
       <c r="C69" s="81"/>
       <c r="D69" s="144"/>
       <c r="E69" s="144"/>
       <c r="F69" s="144"/>
       <c r="G69" s="144"/>
       <c r="H69" s="144"/>
       <c r="I69" s="144"/>
       <c r="J69" s="144"/>
       <c r="K69" s="144"/>
       <c r="L69" s="144"/>
       <c r="M69" s="144"/>
     </row>
-    <row r="70" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A70" s="162"/>
       <c r="B70" s="38" t="s">
         <v>94</v>
       </c>
       <c r="C70" s="81"/>
       <c r="D70" s="144"/>
       <c r="E70" s="144"/>
       <c r="F70" s="144"/>
       <c r="G70" s="144"/>
       <c r="H70" s="144"/>
       <c r="I70" s="144"/>
       <c r="J70" s="144"/>
       <c r="K70" s="144"/>
       <c r="L70" s="144"/>
       <c r="M70" s="144"/>
     </row>
-    <row r="71" spans="1:13" s="146" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="71" spans="1:13" s="146" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A71" s="112"/>
       <c r="B71" s="163" t="s">
         <v>95</v>
       </c>
       <c r="C71" s="164"/>
       <c r="D71" s="144"/>
       <c r="E71" s="144"/>
       <c r="F71" s="144"/>
       <c r="G71" s="144"/>
       <c r="H71" s="144"/>
       <c r="I71" s="144"/>
       <c r="J71" s="144"/>
       <c r="K71" s="144"/>
       <c r="L71" s="144"/>
       <c r="M71" s="144"/>
     </row>
-    <row r="72" spans="1:13" s="146" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:13" s="146" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A72" s="39" t="s">
         <v>96</v>
       </c>
       <c r="B72" s="40" t="s">
         <v>97</v>
       </c>
       <c r="C72" s="168" t="s">
         <v>98</v>
       </c>
       <c r="D72" s="144"/>
       <c r="E72" s="144"/>
       <c r="F72" s="144"/>
       <c r="G72" s="144"/>
       <c r="H72" s="144"/>
       <c r="I72" s="144"/>
       <c r="J72" s="144"/>
       <c r="K72" s="144"/>
       <c r="L72" s="144"/>
       <c r="M72" s="144"/>
     </row>
-    <row r="73" spans="1:13" s="146" customFormat="1" ht="93" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:13" s="146" customFormat="1" ht="90" x14ac:dyDescent="0.25">
       <c r="A73" s="41"/>
       <c r="B73" s="42" t="s">
         <v>99</v>
       </c>
       <c r="C73" s="81" t="s">
         <v>422</v>
       </c>
       <c r="D73" s="144"/>
       <c r="E73" s="144"/>
       <c r="F73" s="144"/>
       <c r="G73" s="144"/>
       <c r="H73" s="144"/>
       <c r="I73" s="144"/>
       <c r="J73" s="144"/>
       <c r="K73" s="144"/>
       <c r="L73" s="144"/>
       <c r="M73" s="144"/>
     </row>
-    <row r="74" spans="1:13" s="146" customFormat="1" ht="108.5" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:13" s="146" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="A74" s="112"/>
       <c r="B74" s="42" t="s">
         <v>100</v>
       </c>
       <c r="C74" s="81" t="s">
         <v>101</v>
       </c>
       <c r="D74" s="144"/>
       <c r="E74" s="144"/>
       <c r="F74" s="144"/>
       <c r="G74" s="144"/>
       <c r="H74" s="144"/>
       <c r="I74" s="144"/>
       <c r="J74" s="144"/>
       <c r="K74" s="144"/>
       <c r="L74" s="144"/>
       <c r="M74" s="144"/>
     </row>
-    <row r="75" spans="1:13" s="146" customFormat="1" ht="139.5" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:13" s="146" customFormat="1" ht="135" x14ac:dyDescent="0.25">
       <c r="A75" s="112"/>
       <c r="B75" s="42" t="s">
         <v>102</v>
       </c>
       <c r="C75" s="81" t="s">
         <v>423</v>
       </c>
       <c r="D75" s="144"/>
       <c r="E75" s="144"/>
       <c r="F75" s="144"/>
       <c r="G75" s="144"/>
       <c r="H75" s="144"/>
       <c r="I75" s="144"/>
       <c r="J75" s="144"/>
       <c r="K75" s="144"/>
       <c r="L75" s="144"/>
       <c r="M75" s="144"/>
     </row>
-    <row r="76" spans="1:13" s="146" customFormat="1" ht="124" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:13" s="146" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="A76" s="112"/>
       <c r="B76" s="42" t="s">
         <v>103</v>
       </c>
       <c r="C76" s="81" t="s">
         <v>104</v>
       </c>
       <c r="D76" s="144"/>
       <c r="E76" s="144"/>
       <c r="F76" s="144"/>
       <c r="G76" s="144"/>
       <c r="H76" s="144"/>
       <c r="I76" s="144"/>
       <c r="J76" s="144"/>
       <c r="K76" s="144"/>
       <c r="L76" s="144"/>
       <c r="M76" s="144"/>
     </row>
-    <row r="77" spans="1:13" s="146" customFormat="1" ht="31.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="77" spans="1:13" s="146" customFormat="1" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="169"/>
       <c r="B77" s="43" t="s">
         <v>105</v>
       </c>
       <c r="C77" s="170" t="s">
         <v>106</v>
       </c>
       <c r="D77" s="144"/>
       <c r="E77" s="144"/>
       <c r="F77" s="144"/>
       <c r="G77" s="144"/>
       <c r="H77" s="144"/>
       <c r="I77" s="144"/>
       <c r="J77" s="144"/>
       <c r="K77" s="144"/>
       <c r="L77" s="144"/>
       <c r="M77" s="144"/>
     </row>
-    <row r="78" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A78" s="171" t="s">
         <v>107</v>
       </c>
       <c r="B78" s="151" t="s">
         <v>107</v>
       </c>
       <c r="C78" s="151" t="s">
         <v>108</v>
       </c>
       <c r="D78" s="144"/>
       <c r="E78" s="144"/>
       <c r="F78" s="144"/>
       <c r="G78" s="144"/>
       <c r="H78" s="144"/>
       <c r="I78" s="144"/>
       <c r="J78" s="144"/>
       <c r="K78" s="144"/>
       <c r="L78" s="144"/>
       <c r="M78" s="144"/>
     </row>
-    <row r="79" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A79" s="112"/>
       <c r="B79" s="38"/>
       <c r="C79" s="81" t="s">
         <v>109</v>
       </c>
       <c r="D79" s="144"/>
       <c r="E79" s="144"/>
       <c r="F79" s="144"/>
       <c r="G79" s="144"/>
       <c r="H79" s="144"/>
       <c r="I79" s="144"/>
       <c r="J79" s="144"/>
       <c r="K79" s="144"/>
       <c r="L79" s="144"/>
       <c r="M79" s="144"/>
     </row>
-    <row r="80" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A80" s="112"/>
       <c r="B80" s="38"/>
       <c r="C80" s="81" t="s">
         <v>110</v>
       </c>
       <c r="D80" s="144"/>
       <c r="E80" s="144"/>
       <c r="F80" s="144"/>
       <c r="G80" s="144"/>
       <c r="H80" s="144"/>
       <c r="I80" s="144"/>
       <c r="J80" s="144"/>
       <c r="K80" s="144"/>
       <c r="L80" s="144"/>
       <c r="M80" s="144"/>
     </row>
-    <row r="81" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A81" s="162"/>
       <c r="B81" s="38"/>
       <c r="C81" s="81" t="s">
         <v>111</v>
       </c>
       <c r="D81" s="144"/>
       <c r="E81" s="144"/>
       <c r="F81" s="144"/>
       <c r="G81" s="144"/>
       <c r="H81" s="144"/>
       <c r="I81" s="144"/>
       <c r="J81" s="144"/>
       <c r="K81" s="144"/>
       <c r="L81" s="144"/>
       <c r="M81" s="144"/>
     </row>
-    <row r="82" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A82" s="162"/>
       <c r="B82" s="38"/>
       <c r="C82" s="81" t="s">
         <v>112</v>
       </c>
       <c r="D82" s="144"/>
       <c r="E82" s="144"/>
       <c r="F82" s="144"/>
       <c r="G82" s="144"/>
       <c r="H82" s="144"/>
       <c r="I82" s="144"/>
       <c r="J82" s="144"/>
       <c r="K82" s="144"/>
       <c r="L82" s="144"/>
       <c r="M82" s="144"/>
     </row>
-    <row r="83" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A83" s="162"/>
       <c r="B83" s="38"/>
       <c r="C83" s="81" t="s">
         <v>113</v>
       </c>
       <c r="D83" s="144"/>
       <c r="E83" s="144"/>
       <c r="F83" s="144"/>
       <c r="G83" s="144"/>
       <c r="H83" s="144"/>
       <c r="I83" s="144"/>
       <c r="J83" s="144"/>
       <c r="K83" s="144"/>
       <c r="L83" s="144"/>
       <c r="M83" s="144"/>
     </row>
-    <row r="84" spans="1:13" s="146" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="84" spans="1:13" s="146" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A84" s="165"/>
       <c r="B84" s="166"/>
       <c r="C84" s="167" t="s">
         <v>114</v>
       </c>
       <c r="D84" s="144"/>
       <c r="E84" s="144"/>
       <c r="F84" s="144"/>
       <c r="G84" s="144"/>
       <c r="H84" s="144"/>
       <c r="I84" s="144"/>
       <c r="J84" s="144"/>
       <c r="K84" s="144"/>
       <c r="L84" s="144"/>
       <c r="M84" s="144"/>
     </row>
-    <row r="85" spans="1:13" s="146" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:13" s="146" customFormat="1" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A85" s="161" t="s">
         <v>115</v>
       </c>
       <c r="B85" s="151" t="s">
         <v>116</v>
       </c>
       <c r="C85" s="172" t="s">
         <v>117</v>
       </c>
       <c r="D85" s="144"/>
       <c r="E85" s="144"/>
       <c r="F85" s="144"/>
       <c r="G85" s="144"/>
       <c r="H85" s="144"/>
       <c r="I85" s="144"/>
       <c r="J85" s="144"/>
       <c r="K85" s="144"/>
       <c r="L85" s="144"/>
       <c r="M85" s="144"/>
     </row>
-    <row r="86" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A86" s="173"/>
       <c r="B86" s="174" t="s">
         <v>118</v>
       </c>
       <c r="C86" s="174" t="s">
         <v>119</v>
       </c>
       <c r="D86" s="144"/>
       <c r="E86" s="144"/>
       <c r="F86" s="144"/>
       <c r="G86" s="144"/>
       <c r="H86" s="144"/>
       <c r="I86" s="144"/>
       <c r="J86" s="144"/>
       <c r="K86" s="144"/>
       <c r="L86" s="144"/>
       <c r="M86" s="144"/>
     </row>
-    <row r="87" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A87" s="173"/>
       <c r="B87" s="174"/>
       <c r="C87" s="174" t="s">
         <v>120</v>
       </c>
       <c r="D87" s="144"/>
       <c r="E87" s="144"/>
       <c r="F87" s="144"/>
       <c r="G87" s="144"/>
       <c r="H87" s="144"/>
       <c r="I87" s="144"/>
       <c r="J87" s="144"/>
       <c r="K87" s="144"/>
       <c r="L87" s="144"/>
       <c r="M87" s="144"/>
     </row>
-    <row r="88" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A88" s="173"/>
       <c r="B88" s="174"/>
       <c r="C88" s="174" t="s">
         <v>121</v>
       </c>
       <c r="D88" s="144"/>
       <c r="E88" s="144"/>
       <c r="F88" s="144"/>
       <c r="G88" s="144"/>
       <c r="H88" s="144"/>
       <c r="I88" s="144"/>
       <c r="J88" s="144"/>
       <c r="K88" s="144"/>
       <c r="L88" s="144"/>
       <c r="M88" s="144"/>
     </row>
-    <row r="89" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A89" s="173"/>
       <c r="B89" s="174" t="s">
         <v>122</v>
       </c>
       <c r="C89" s="174" t="s">
         <v>123</v>
       </c>
       <c r="D89" s="144"/>
       <c r="E89" s="144"/>
       <c r="F89" s="144"/>
       <c r="G89" s="144"/>
       <c r="H89" s="144"/>
       <c r="I89" s="144"/>
       <c r="J89" s="144"/>
       <c r="K89" s="144"/>
       <c r="L89" s="144"/>
       <c r="M89" s="144"/>
     </row>
-    <row r="90" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A90" s="173"/>
       <c r="B90" s="174"/>
       <c r="C90" s="174" t="s">
         <v>124</v>
       </c>
       <c r="D90" s="144"/>
       <c r="E90" s="144"/>
       <c r="F90" s="144"/>
       <c r="G90" s="144"/>
       <c r="H90" s="144"/>
       <c r="I90" s="144"/>
       <c r="J90" s="144"/>
       <c r="K90" s="144"/>
       <c r="L90" s="144"/>
       <c r="M90" s="144"/>
     </row>
-    <row r="91" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A91" s="173"/>
       <c r="B91" s="174"/>
       <c r="C91" s="174" t="s">
         <v>125</v>
       </c>
       <c r="D91" s="144"/>
       <c r="E91" s="144"/>
       <c r="F91" s="144"/>
       <c r="G91" s="144"/>
       <c r="H91" s="144"/>
       <c r="I91" s="144"/>
       <c r="J91" s="144"/>
       <c r="K91" s="144"/>
       <c r="L91" s="144"/>
       <c r="M91" s="144"/>
     </row>
-    <row r="92" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A92" s="173"/>
       <c r="B92" s="174"/>
       <c r="C92" s="174" t="s">
         <v>126</v>
       </c>
       <c r="D92" s="144"/>
       <c r="E92" s="144"/>
       <c r="F92" s="144"/>
       <c r="G92" s="144"/>
       <c r="H92" s="144"/>
       <c r="I92" s="144"/>
       <c r="J92" s="144"/>
       <c r="K92" s="144"/>
       <c r="L92" s="144"/>
       <c r="M92" s="144"/>
     </row>
-    <row r="93" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A93" s="173"/>
       <c r="B93" s="174"/>
       <c r="C93" s="174" t="s">
         <v>127</v>
       </c>
       <c r="D93" s="144"/>
       <c r="E93" s="144"/>
       <c r="F93" s="144"/>
       <c r="G93" s="144"/>
       <c r="H93" s="144"/>
       <c r="I93" s="144"/>
       <c r="J93" s="144"/>
       <c r="K93" s="144"/>
       <c r="L93" s="144"/>
       <c r="M93" s="144"/>
     </row>
-    <row r="94" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A94" s="173"/>
       <c r="B94" s="174"/>
       <c r="C94" s="174" t="s">
         <v>128</v>
       </c>
       <c r="D94" s="144"/>
       <c r="E94" s="144"/>
       <c r="F94" s="144"/>
       <c r="G94" s="144"/>
       <c r="H94" s="144"/>
       <c r="I94" s="144"/>
       <c r="J94" s="144"/>
       <c r="K94" s="144"/>
       <c r="L94" s="144"/>
       <c r="M94" s="144"/>
     </row>
-    <row r="95" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A95" s="173"/>
       <c r="B95" s="174"/>
       <c r="C95" s="174" t="s">
         <v>129</v>
       </c>
       <c r="D95" s="144"/>
       <c r="E95" s="144"/>
       <c r="F95" s="144"/>
       <c r="G95" s="144"/>
       <c r="H95" s="144"/>
       <c r="I95" s="144"/>
       <c r="J95" s="144"/>
       <c r="K95" s="144"/>
       <c r="L95" s="144"/>
       <c r="M95" s="144"/>
     </row>
-    <row r="96" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A96" s="173"/>
       <c r="B96" s="174"/>
       <c r="C96" s="174" t="s">
         <v>130</v>
       </c>
       <c r="D96" s="144"/>
       <c r="E96" s="144"/>
       <c r="F96" s="144"/>
       <c r="G96" s="144"/>
       <c r="H96" s="144"/>
       <c r="I96" s="144"/>
       <c r="J96" s="144"/>
       <c r="K96" s="144"/>
       <c r="L96" s="144"/>
       <c r="M96" s="144"/>
     </row>
-    <row r="97" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A97" s="173"/>
       <c r="B97" s="174"/>
       <c r="C97" s="174" t="s">
         <v>131</v>
       </c>
       <c r="D97" s="144"/>
       <c r="E97" s="144"/>
       <c r="F97" s="144"/>
       <c r="G97" s="144"/>
       <c r="H97" s="144"/>
       <c r="I97" s="144"/>
       <c r="J97" s="144"/>
       <c r="K97" s="144"/>
       <c r="L97" s="144"/>
       <c r="M97" s="144"/>
     </row>
-    <row r="98" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A98" s="173"/>
       <c r="B98" s="174"/>
       <c r="C98" s="174" t="s">
         <v>132</v>
       </c>
       <c r="D98" s="144"/>
       <c r="E98" s="144"/>
       <c r="F98" s="144"/>
       <c r="G98" s="144"/>
       <c r="H98" s="144"/>
       <c r="I98" s="144"/>
       <c r="J98" s="144"/>
       <c r="K98" s="144"/>
       <c r="L98" s="144"/>
       <c r="M98" s="144"/>
     </row>
-    <row r="99" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A99" s="173"/>
       <c r="B99" s="174" t="s">
         <v>133</v>
       </c>
       <c r="C99" s="174" t="s">
         <v>134</v>
       </c>
       <c r="D99" s="144"/>
       <c r="E99" s="144"/>
       <c r="F99" s="144"/>
       <c r="G99" s="144"/>
       <c r="H99" s="144"/>
       <c r="I99" s="144"/>
       <c r="J99" s="144"/>
       <c r="K99" s="144"/>
       <c r="L99" s="144"/>
       <c r="M99" s="144"/>
     </row>
-    <row r="100" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A100" s="173"/>
       <c r="B100" s="174"/>
       <c r="C100" s="174" t="s">
         <v>135</v>
       </c>
       <c r="D100" s="144"/>
       <c r="E100" s="144"/>
       <c r="F100" s="144"/>
       <c r="G100" s="144"/>
       <c r="H100" s="144"/>
       <c r="I100" s="144"/>
       <c r="J100" s="144"/>
       <c r="K100" s="144"/>
       <c r="L100" s="144"/>
       <c r="M100" s="144"/>
     </row>
-    <row r="101" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A101" s="173"/>
       <c r="B101" s="174"/>
       <c r="C101" s="174" t="s">
         <v>136</v>
       </c>
       <c r="D101" s="144"/>
       <c r="E101" s="144"/>
       <c r="F101" s="144"/>
       <c r="G101" s="144"/>
       <c r="H101" s="144"/>
       <c r="I101" s="144"/>
       <c r="J101" s="144"/>
       <c r="K101" s="144"/>
       <c r="L101" s="144"/>
       <c r="M101" s="144"/>
     </row>
-    <row r="102" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A102" s="173"/>
       <c r="B102" s="174"/>
       <c r="C102" s="174" t="s">
         <v>137</v>
       </c>
       <c r="D102" s="144"/>
       <c r="E102" s="144"/>
       <c r="F102" s="144"/>
       <c r="G102" s="144"/>
       <c r="H102" s="144"/>
       <c r="I102" s="144"/>
       <c r="J102" s="144"/>
       <c r="K102" s="144"/>
       <c r="L102" s="144"/>
       <c r="M102" s="144"/>
     </row>
-    <row r="103" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A103" s="173"/>
       <c r="B103" s="174"/>
       <c r="C103" s="174" t="s">
         <v>138</v>
       </c>
       <c r="D103" s="144"/>
       <c r="E103" s="144"/>
       <c r="F103" s="144"/>
       <c r="G103" s="144"/>
       <c r="H103" s="144"/>
       <c r="I103" s="144"/>
       <c r="J103" s="144"/>
       <c r="K103" s="144"/>
       <c r="L103" s="144"/>
       <c r="M103" s="144"/>
     </row>
-    <row r="104" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A104" s="173"/>
       <c r="B104" s="174"/>
       <c r="C104" s="174" t="s">
         <v>139</v>
       </c>
       <c r="D104" s="144"/>
       <c r="E104" s="144"/>
       <c r="F104" s="144"/>
       <c r="G104" s="144"/>
       <c r="H104" s="144"/>
       <c r="I104" s="144"/>
       <c r="J104" s="144"/>
       <c r="K104" s="144"/>
       <c r="L104" s="144"/>
       <c r="M104" s="144"/>
     </row>
-    <row r="105" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A105" s="173"/>
       <c r="B105" s="174"/>
       <c r="C105" s="174" t="s">
         <v>140</v>
       </c>
       <c r="D105" s="144"/>
       <c r="E105" s="144"/>
       <c r="F105" s="144"/>
       <c r="G105" s="144"/>
       <c r="H105" s="144"/>
       <c r="I105" s="144"/>
       <c r="J105" s="144"/>
       <c r="K105" s="144"/>
       <c r="L105" s="144"/>
       <c r="M105" s="144"/>
     </row>
-    <row r="106" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A106" s="173"/>
       <c r="B106" s="174"/>
       <c r="C106" s="174" t="s">
         <v>124</v>
       </c>
       <c r="D106" s="144"/>
       <c r="E106" s="144"/>
       <c r="F106" s="144"/>
       <c r="G106" s="144"/>
       <c r="H106" s="144"/>
       <c r="I106" s="144"/>
       <c r="J106" s="144"/>
       <c r="K106" s="144"/>
       <c r="L106" s="144"/>
       <c r="M106" s="144"/>
     </row>
-    <row r="107" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A107" s="173"/>
       <c r="B107" s="174"/>
       <c r="C107" s="174" t="s">
         <v>141</v>
       </c>
       <c r="D107" s="144"/>
       <c r="E107" s="144"/>
       <c r="F107" s="144"/>
       <c r="G107" s="144"/>
       <c r="H107" s="144"/>
       <c r="I107" s="144"/>
       <c r="J107" s="144"/>
       <c r="K107" s="144"/>
       <c r="L107" s="144"/>
       <c r="M107" s="144"/>
     </row>
-    <row r="108" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A108" s="173"/>
       <c r="B108" s="174"/>
       <c r="C108" s="174" t="s">
         <v>142</v>
       </c>
       <c r="D108" s="144"/>
       <c r="E108" s="144"/>
       <c r="F108" s="144"/>
       <c r="G108" s="144"/>
       <c r="H108" s="144"/>
       <c r="I108" s="144"/>
       <c r="J108" s="144"/>
       <c r="K108" s="144"/>
       <c r="L108" s="144"/>
       <c r="M108" s="144"/>
     </row>
-    <row r="109" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A109" s="173"/>
       <c r="B109" s="174"/>
       <c r="C109" s="174" t="s">
         <v>143</v>
       </c>
       <c r="D109" s="144"/>
       <c r="E109" s="144"/>
       <c r="F109" s="144"/>
       <c r="G109" s="144"/>
       <c r="H109" s="144"/>
       <c r="I109" s="144"/>
       <c r="J109" s="144"/>
       <c r="K109" s="144"/>
       <c r="L109" s="144"/>
       <c r="M109" s="144"/>
     </row>
-    <row r="110" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A110" s="173"/>
       <c r="B110" s="174" t="s">
         <v>144</v>
       </c>
       <c r="C110" s="174" t="s">
         <v>145</v>
       </c>
       <c r="D110" s="144"/>
       <c r="E110" s="144"/>
       <c r="F110" s="144"/>
       <c r="G110" s="144"/>
       <c r="H110" s="144"/>
       <c r="I110" s="144"/>
       <c r="J110" s="144"/>
       <c r="K110" s="144"/>
       <c r="L110" s="144"/>
       <c r="M110" s="144"/>
     </row>
-    <row r="111" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A111" s="173"/>
       <c r="B111" s="174"/>
       <c r="C111" s="174" t="s">
         <v>131</v>
       </c>
       <c r="D111" s="144"/>
       <c r="E111" s="144"/>
       <c r="F111" s="144"/>
       <c r="G111" s="144"/>
       <c r="H111" s="144"/>
       <c r="I111" s="144"/>
       <c r="J111" s="144"/>
       <c r="K111" s="144"/>
       <c r="L111" s="144"/>
       <c r="M111" s="144"/>
     </row>
-    <row r="112" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A112" s="173"/>
       <c r="B112" s="174"/>
       <c r="C112" s="174" t="s">
         <v>146</v>
       </c>
       <c r="D112" s="144"/>
       <c r="E112" s="144"/>
       <c r="F112" s="144"/>
       <c r="G112" s="144"/>
       <c r="H112" s="144"/>
       <c r="I112" s="144"/>
       <c r="J112" s="144"/>
       <c r="K112" s="144"/>
       <c r="L112" s="144"/>
       <c r="M112" s="144"/>
     </row>
-    <row r="113" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A113" s="175"/>
       <c r="B113" s="174"/>
       <c r="C113" s="174" t="s">
         <v>147</v>
       </c>
       <c r="D113" s="144"/>
       <c r="E113" s="144"/>
       <c r="F113" s="144"/>
       <c r="G113" s="144"/>
       <c r="H113" s="144"/>
       <c r="I113" s="144"/>
       <c r="J113" s="144"/>
       <c r="K113" s="144"/>
       <c r="L113" s="144"/>
       <c r="M113" s="144"/>
     </row>
-    <row r="114" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="176"/>
       <c r="B114" s="174"/>
       <c r="C114" s="174" t="s">
         <v>148</v>
       </c>
       <c r="D114" s="144"/>
       <c r="E114" s="144"/>
       <c r="F114" s="144"/>
       <c r="G114" s="144"/>
       <c r="H114" s="144"/>
       <c r="I114" s="144"/>
       <c r="J114" s="144"/>
       <c r="K114" s="144"/>
       <c r="L114" s="144"/>
       <c r="M114" s="144"/>
     </row>
-    <row r="115" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A115" s="177"/>
       <c r="B115" s="174"/>
       <c r="C115" s="174" t="s">
         <v>149</v>
       </c>
       <c r="D115" s="144"/>
       <c r="E115" s="144"/>
       <c r="F115" s="144"/>
       <c r="G115" s="144"/>
       <c r="H115" s="144"/>
       <c r="I115" s="144"/>
       <c r="J115" s="144"/>
       <c r="K115" s="144"/>
       <c r="L115" s="144"/>
       <c r="M115" s="144"/>
     </row>
-    <row r="116" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" s="176"/>
       <c r="B116" s="174"/>
       <c r="C116" s="174" t="s">
         <v>150</v>
       </c>
       <c r="D116" s="144"/>
       <c r="E116" s="144"/>
       <c r="F116" s="144"/>
       <c r="G116" s="144"/>
       <c r="H116" s="144"/>
       <c r="I116" s="144"/>
       <c r="J116" s="144"/>
       <c r="K116" s="144"/>
       <c r="L116" s="144"/>
       <c r="M116" s="144"/>
     </row>
-    <row r="117" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" s="176"/>
       <c r="B117" s="174"/>
       <c r="C117" s="174" t="s">
         <v>151</v>
       </c>
       <c r="D117" s="144"/>
       <c r="E117" s="144"/>
       <c r="F117" s="144"/>
       <c r="G117" s="144"/>
       <c r="H117" s="144"/>
       <c r="I117" s="144"/>
       <c r="J117" s="144"/>
       <c r="K117" s="144"/>
       <c r="L117" s="144"/>
       <c r="M117" s="144"/>
     </row>
-    <row r="118" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" s="176"/>
       <c r="B118" s="174"/>
       <c r="C118" s="174" t="s">
         <v>152</v>
       </c>
       <c r="D118" s="144"/>
       <c r="E118" s="144"/>
       <c r="F118" s="144"/>
       <c r="G118" s="144"/>
       <c r="H118" s="144"/>
       <c r="I118" s="144"/>
       <c r="J118" s="144"/>
       <c r="K118" s="144"/>
       <c r="L118" s="144"/>
       <c r="M118" s="144"/>
     </row>
-    <row r="119" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" s="176"/>
       <c r="B119" s="174"/>
       <c r="C119" s="174" t="s">
         <v>143</v>
       </c>
       <c r="D119" s="144"/>
       <c r="E119" s="144"/>
       <c r="F119" s="144"/>
       <c r="G119" s="144"/>
       <c r="H119" s="144"/>
       <c r="I119" s="144"/>
       <c r="J119" s="144"/>
       <c r="K119" s="144"/>
       <c r="L119" s="144"/>
       <c r="M119" s="144"/>
     </row>
-    <row r="120" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" s="176"/>
       <c r="B120" s="174" t="s">
         <v>153</v>
       </c>
       <c r="C120" s="174" t="s">
         <v>131</v>
       </c>
       <c r="D120" s="144"/>
       <c r="E120" s="144"/>
       <c r="F120" s="144"/>
       <c r="G120" s="144"/>
       <c r="H120" s="144"/>
       <c r="I120" s="144"/>
       <c r="J120" s="144"/>
       <c r="K120" s="144"/>
       <c r="L120" s="144"/>
       <c r="M120" s="144"/>
     </row>
-    <row r="121" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" s="178"/>
       <c r="B121" s="174"/>
       <c r="C121" s="174" t="s">
         <v>154</v>
       </c>
       <c r="D121" s="144"/>
       <c r="E121" s="144"/>
       <c r="F121" s="144"/>
       <c r="G121" s="144"/>
       <c r="H121" s="144"/>
       <c r="I121" s="144"/>
       <c r="J121" s="144"/>
       <c r="K121" s="144"/>
       <c r="L121" s="144"/>
       <c r="M121" s="144"/>
     </row>
-    <row r="122" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" s="178"/>
       <c r="B122" s="174"/>
       <c r="C122" s="174" t="s">
         <v>155</v>
       </c>
       <c r="D122" s="144"/>
       <c r="E122" s="144"/>
       <c r="F122" s="144"/>
       <c r="G122" s="144"/>
       <c r="H122" s="144"/>
       <c r="I122" s="144"/>
       <c r="J122" s="144"/>
       <c r="K122" s="144"/>
       <c r="L122" s="144"/>
       <c r="M122" s="144"/>
     </row>
-    <row r="123" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" s="178"/>
       <c r="B123" s="174"/>
       <c r="C123" s="174" t="s">
         <v>156</v>
       </c>
       <c r="D123" s="144"/>
       <c r="E123" s="144"/>
       <c r="F123" s="144"/>
       <c r="G123" s="144"/>
       <c r="H123" s="144"/>
       <c r="I123" s="144"/>
       <c r="J123" s="144"/>
       <c r="K123" s="144"/>
       <c r="L123" s="144"/>
       <c r="M123" s="144"/>
     </row>
-    <row r="124" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" s="178"/>
       <c r="B124" s="174"/>
       <c r="C124" s="174" t="s">
         <v>157</v>
       </c>
       <c r="D124" s="144"/>
       <c r="E124" s="144"/>
       <c r="F124" s="144"/>
       <c r="G124" s="144"/>
       <c r="H124" s="144"/>
       <c r="I124" s="144"/>
       <c r="J124" s="144"/>
       <c r="K124" s="144"/>
       <c r="L124" s="144"/>
       <c r="M124" s="144"/>
     </row>
-    <row r="125" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" s="178"/>
       <c r="B125" s="174"/>
       <c r="C125" s="174" t="s">
         <v>145</v>
       </c>
       <c r="D125" s="144"/>
       <c r="E125" s="144"/>
       <c r="F125" s="144"/>
       <c r="G125" s="144"/>
       <c r="H125" s="144"/>
       <c r="I125" s="144"/>
       <c r="J125" s="144"/>
       <c r="K125" s="144"/>
       <c r="L125" s="144"/>
       <c r="M125" s="144"/>
     </row>
-    <row r="126" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" s="178"/>
       <c r="B126" s="174"/>
       <c r="C126" s="174" t="s">
         <v>158</v>
       </c>
       <c r="D126" s="144"/>
       <c r="E126" s="144"/>
       <c r="F126" s="144"/>
       <c r="G126" s="144"/>
       <c r="H126" s="144"/>
       <c r="I126" s="144"/>
       <c r="J126" s="144"/>
       <c r="K126" s="144"/>
       <c r="L126" s="144"/>
       <c r="M126" s="144"/>
     </row>
-    <row r="127" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" s="178"/>
       <c r="B127" s="179"/>
       <c r="C127" s="174" t="s">
         <v>159</v>
       </c>
       <c r="D127" s="144"/>
       <c r="E127" s="144"/>
       <c r="F127" s="144"/>
       <c r="G127" s="144"/>
       <c r="H127" s="144"/>
       <c r="I127" s="144"/>
       <c r="J127" s="144"/>
       <c r="K127" s="144"/>
       <c r="L127" s="144"/>
       <c r="M127" s="144"/>
     </row>
-    <row r="128" spans="1:13" s="146" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="128" spans="1:13" s="146" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A128" s="180"/>
       <c r="B128" s="179"/>
       <c r="C128" s="181" t="s">
         <v>160</v>
       </c>
       <c r="D128" s="144"/>
       <c r="E128" s="144"/>
       <c r="F128" s="144"/>
       <c r="G128" s="144"/>
       <c r="H128" s="144"/>
       <c r="I128" s="144"/>
       <c r="J128" s="144"/>
       <c r="K128" s="144"/>
       <c r="L128" s="144"/>
       <c r="M128" s="144"/>
     </row>
-    <row r="129" spans="1:13" s="146" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="129" spans="1:13" s="146" customFormat="1" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A129" s="138" t="s">
         <v>161</v>
       </c>
       <c r="B129" s="139" t="s">
         <v>161</v>
       </c>
       <c r="C129" s="182" t="s">
         <v>162</v>
       </c>
       <c r="D129" s="144"/>
       <c r="E129" s="144"/>
       <c r="F129" s="144"/>
       <c r="G129" s="144"/>
       <c r="H129" s="144"/>
       <c r="I129" s="144"/>
       <c r="J129" s="144"/>
       <c r="K129" s="144"/>
       <c r="L129" s="144"/>
       <c r="M129" s="144"/>
     </row>
-    <row r="130" spans="1:13" s="146" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:13" s="146" customFormat="1" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A130" s="161" t="s">
         <v>163</v>
       </c>
       <c r="B130" s="110" t="s">
         <v>164</v>
       </c>
       <c r="C130" s="111" t="s">
         <v>165</v>
       </c>
       <c r="D130" s="144"/>
       <c r="E130" s="144"/>
       <c r="F130" s="144"/>
       <c r="G130" s="144"/>
       <c r="H130" s="144"/>
       <c r="I130" s="144"/>
       <c r="J130" s="144"/>
       <c r="K130" s="144"/>
       <c r="L130" s="144"/>
       <c r="M130" s="144"/>
     </row>
-    <row r="131" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A131" s="112"/>
       <c r="B131" s="38"/>
       <c r="C131" s="81" t="s">
         <v>166</v>
       </c>
       <c r="D131" s="144"/>
       <c r="E131" s="144"/>
       <c r="F131" s="144"/>
       <c r="G131" s="144"/>
       <c r="H131" s="144"/>
       <c r="I131" s="144"/>
       <c r="J131" s="144"/>
       <c r="K131" s="144"/>
       <c r="L131" s="144"/>
       <c r="M131" s="144"/>
     </row>
-    <row r="132" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A132" s="112"/>
       <c r="B132" s="38"/>
       <c r="C132" s="38" t="s">
         <v>167</v>
       </c>
       <c r="D132" s="144"/>
       <c r="E132" s="144"/>
       <c r="F132" s="144"/>
       <c r="G132" s="144"/>
       <c r="H132" s="144"/>
       <c r="I132" s="144"/>
       <c r="J132" s="144"/>
       <c r="K132" s="144"/>
       <c r="L132" s="144"/>
       <c r="M132" s="144"/>
     </row>
-    <row r="133" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A133" s="112"/>
       <c r="B133" s="38"/>
       <c r="C133" s="81" t="s">
         <v>168</v>
       </c>
       <c r="D133" s="144"/>
       <c r="E133" s="144"/>
       <c r="F133" s="144"/>
       <c r="G133" s="144"/>
       <c r="H133" s="144"/>
       <c r="I133" s="144"/>
       <c r="J133" s="144"/>
       <c r="K133" s="144"/>
       <c r="L133" s="144"/>
       <c r="M133" s="144"/>
     </row>
-    <row r="134" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A134" s="112"/>
       <c r="B134" s="38"/>
       <c r="C134" s="81" t="s">
         <v>169</v>
       </c>
       <c r="D134" s="144"/>
       <c r="E134" s="144"/>
       <c r="F134" s="144"/>
       <c r="G134" s="144"/>
       <c r="H134" s="144"/>
       <c r="I134" s="144"/>
       <c r="J134" s="144"/>
       <c r="K134" s="144"/>
       <c r="L134" s="144"/>
       <c r="M134" s="144"/>
     </row>
-    <row r="135" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A135" s="112"/>
       <c r="B135" s="38"/>
       <c r="C135" s="81" t="s">
         <v>170</v>
       </c>
       <c r="D135" s="144"/>
       <c r="E135" s="144"/>
       <c r="F135" s="144"/>
       <c r="G135" s="144"/>
       <c r="H135" s="144"/>
       <c r="I135" s="144"/>
       <c r="J135" s="144"/>
       <c r="K135" s="144"/>
       <c r="L135" s="144"/>
       <c r="M135" s="144"/>
     </row>
-    <row r="136" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A136" s="112"/>
       <c r="B136" s="38"/>
       <c r="C136" s="164" t="s">
         <v>482</v>
       </c>
       <c r="D136" s="144"/>
       <c r="E136" s="144"/>
       <c r="F136" s="144"/>
       <c r="G136" s="144"/>
       <c r="H136" s="144"/>
       <c r="I136" s="144"/>
       <c r="J136" s="144"/>
       <c r="K136" s="144"/>
       <c r="L136" s="144"/>
       <c r="M136" s="144"/>
     </row>
-    <row r="137" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A137" s="112"/>
       <c r="B137" s="38"/>
       <c r="C137" s="81" t="s">
         <v>171</v>
       </c>
       <c r="D137" s="144"/>
       <c r="E137" s="144"/>
       <c r="F137" s="144"/>
       <c r="G137" s="144"/>
       <c r="H137" s="144"/>
       <c r="I137" s="144"/>
       <c r="J137" s="144"/>
       <c r="K137" s="144"/>
       <c r="L137" s="144"/>
       <c r="M137" s="144"/>
     </row>
-    <row r="138" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A138" s="112"/>
       <c r="B138" s="38"/>
       <c r="C138" s="81" t="s">
         <v>172</v>
       </c>
       <c r="D138" s="144"/>
       <c r="E138" s="144"/>
       <c r="F138" s="144"/>
       <c r="G138" s="144"/>
       <c r="H138" s="144"/>
       <c r="I138" s="144"/>
       <c r="J138" s="144"/>
       <c r="K138" s="144"/>
       <c r="L138" s="144"/>
       <c r="M138" s="144"/>
     </row>
-    <row r="139" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:13" s="146" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A139" s="112"/>
       <c r="B139" s="38" t="s">
         <v>173</v>
       </c>
       <c r="C139" s="81" t="s">
         <v>165</v>
       </c>
       <c r="D139" s="144"/>
       <c r="E139" s="144"/>
       <c r="F139" s="144"/>
       <c r="G139" s="144"/>
       <c r="H139" s="144"/>
       <c r="I139" s="144"/>
       <c r="J139" s="144"/>
       <c r="K139" s="144"/>
       <c r="L139" s="144"/>
       <c r="M139" s="144"/>
     </row>
-    <row r="140" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A140" s="112"/>
       <c r="B140" s="38"/>
       <c r="C140" s="81" t="s">
         <v>167</v>
       </c>
       <c r="D140" s="144"/>
       <c r="E140" s="144"/>
       <c r="F140" s="144"/>
       <c r="G140" s="144"/>
       <c r="H140" s="144"/>
       <c r="I140" s="144"/>
       <c r="J140" s="144"/>
       <c r="K140" s="144"/>
       <c r="L140" s="144"/>
       <c r="M140" s="144"/>
     </row>
-    <row r="141" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A141" s="112"/>
       <c r="B141" s="38"/>
       <c r="C141" s="81" t="s">
         <v>168</v>
       </c>
       <c r="D141" s="144"/>
       <c r="E141" s="144"/>
       <c r="F141" s="144"/>
       <c r="G141" s="144"/>
       <c r="H141" s="144"/>
       <c r="I141" s="144"/>
       <c r="J141" s="144"/>
       <c r="K141" s="144"/>
       <c r="L141" s="144"/>
       <c r="M141" s="144"/>
     </row>
-    <row r="142" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A142" s="112"/>
       <c r="B142" s="38"/>
       <c r="C142" s="81" t="s">
         <v>169</v>
       </c>
       <c r="D142" s="144"/>
       <c r="E142" s="144"/>
       <c r="F142" s="144"/>
       <c r="G142" s="144"/>
       <c r="H142" s="144"/>
       <c r="I142" s="144"/>
       <c r="J142" s="144"/>
       <c r="K142" s="144"/>
       <c r="L142" s="144"/>
       <c r="M142" s="144"/>
     </row>
-    <row r="143" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A143" s="112"/>
       <c r="B143" s="38"/>
       <c r="C143" s="81" t="s">
         <v>174</v>
       </c>
       <c r="D143" s="144"/>
       <c r="E143" s="144"/>
       <c r="F143" s="144"/>
       <c r="G143" s="144"/>
       <c r="H143" s="144"/>
       <c r="I143" s="144"/>
       <c r="J143" s="144"/>
       <c r="K143" s="144"/>
       <c r="L143" s="144"/>
       <c r="M143" s="144"/>
     </row>
-    <row r="144" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A144" s="112"/>
       <c r="B144" s="38"/>
       <c r="C144" s="81" t="s">
         <v>170</v>
       </c>
       <c r="D144" s="144"/>
       <c r="E144" s="144"/>
       <c r="F144" s="144"/>
       <c r="G144" s="144"/>
       <c r="H144" s="144"/>
       <c r="I144" s="144"/>
       <c r="J144" s="144"/>
       <c r="K144" s="144"/>
       <c r="L144" s="144"/>
       <c r="M144" s="144"/>
     </row>
-    <row r="145" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A145" s="162"/>
       <c r="B145" s="163"/>
       <c r="C145" s="164" t="s">
         <v>482</v>
       </c>
       <c r="D145" s="144"/>
       <c r="E145" s="144"/>
       <c r="F145" s="144"/>
       <c r="G145" s="144"/>
       <c r="H145" s="144"/>
       <c r="I145" s="144"/>
       <c r="J145" s="144"/>
       <c r="K145" s="144"/>
       <c r="L145" s="144"/>
       <c r="M145" s="144"/>
     </row>
-    <row r="146" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A146" s="162"/>
       <c r="B146" s="163"/>
       <c r="C146" s="164" t="s">
         <v>171</v>
       </c>
       <c r="D146" s="144"/>
       <c r="E146" s="144"/>
       <c r="F146" s="144"/>
       <c r="G146" s="144"/>
       <c r="H146" s="144"/>
       <c r="I146" s="144"/>
       <c r="J146" s="144"/>
       <c r="K146" s="144"/>
       <c r="L146" s="144"/>
       <c r="M146" s="144"/>
     </row>
-    <row r="147" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A147" s="162"/>
       <c r="B147" s="163"/>
       <c r="C147" s="164" t="s">
         <v>172</v>
       </c>
       <c r="D147" s="144"/>
       <c r="E147" s="144"/>
       <c r="F147" s="144"/>
       <c r="G147" s="144"/>
       <c r="H147" s="144"/>
       <c r="I147" s="144"/>
       <c r="J147" s="144"/>
       <c r="K147" s="144"/>
       <c r="L147" s="144"/>
       <c r="M147" s="144"/>
     </row>
-    <row r="148" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:13" s="146" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A148" s="162"/>
       <c r="B148" s="38" t="s">
         <v>175</v>
       </c>
       <c r="C148" s="81" t="s">
         <v>176</v>
       </c>
       <c r="D148" s="144"/>
       <c r="E148" s="144"/>
       <c r="F148" s="144"/>
       <c r="G148" s="144"/>
       <c r="H148" s="144"/>
       <c r="I148" s="144"/>
       <c r="J148" s="144"/>
       <c r="K148" s="144"/>
       <c r="L148" s="144"/>
       <c r="M148" s="144"/>
     </row>
-    <row r="149" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A149" s="162"/>
       <c r="B149" s="163"/>
       <c r="C149" s="164" t="s">
         <v>177</v>
       </c>
       <c r="D149" s="144"/>
       <c r="E149" s="144"/>
       <c r="F149" s="144"/>
       <c r="G149" s="144"/>
       <c r="H149" s="144"/>
       <c r="I149" s="144"/>
       <c r="J149" s="144"/>
       <c r="K149" s="144"/>
       <c r="L149" s="144"/>
       <c r="M149" s="144"/>
     </row>
-    <row r="150" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A150" s="162"/>
       <c r="B150" s="163"/>
       <c r="C150" s="164" t="s">
         <v>178</v>
       </c>
       <c r="D150" s="144"/>
       <c r="E150" s="144"/>
       <c r="F150" s="144"/>
       <c r="G150" s="144"/>
       <c r="H150" s="144"/>
       <c r="I150" s="144"/>
       <c r="J150" s="144"/>
       <c r="K150" s="144"/>
       <c r="L150" s="144"/>
       <c r="M150" s="144"/>
     </row>
-    <row r="151" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="151" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A151" s="162"/>
       <c r="B151" s="163"/>
       <c r="C151" s="164" t="s">
         <v>179</v>
       </c>
       <c r="D151" s="144"/>
       <c r="E151" s="144"/>
       <c r="F151" s="144"/>
       <c r="G151" s="144"/>
       <c r="H151" s="144"/>
       <c r="I151" s="144"/>
       <c r="J151" s="144"/>
       <c r="K151" s="144"/>
       <c r="L151" s="144"/>
       <c r="M151" s="144"/>
     </row>
-    <row r="152" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A152" s="162"/>
       <c r="B152" s="163"/>
       <c r="C152" s="164" t="s">
         <v>180</v>
       </c>
       <c r="D152" s="144"/>
       <c r="E152" s="144"/>
       <c r="F152" s="144"/>
       <c r="G152" s="144"/>
       <c r="H152" s="144"/>
       <c r="I152" s="144"/>
       <c r="J152" s="144"/>
       <c r="K152" s="144"/>
       <c r="L152" s="144"/>
       <c r="M152" s="144"/>
     </row>
-    <row r="153" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A153" s="162"/>
       <c r="B153" s="163"/>
       <c r="C153" s="164" t="s">
         <v>181</v>
       </c>
       <c r="D153" s="144"/>
       <c r="E153" s="144"/>
       <c r="F153" s="144"/>
       <c r="G153" s="144"/>
       <c r="H153" s="144"/>
       <c r="I153" s="144"/>
       <c r="J153" s="144"/>
       <c r="K153" s="144"/>
       <c r="L153" s="144"/>
       <c r="M153" s="144"/>
     </row>
-    <row r="154" spans="1:13" s="146" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="154" spans="1:13" s="146" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A154" s="165"/>
       <c r="B154" s="166"/>
       <c r="C154" s="167" t="s">
         <v>182</v>
       </c>
       <c r="D154" s="144"/>
       <c r="E154" s="144"/>
       <c r="F154" s="144"/>
       <c r="G154" s="144"/>
       <c r="H154" s="144"/>
       <c r="I154" s="144"/>
       <c r="J154" s="144"/>
       <c r="K154" s="144"/>
       <c r="L154" s="144"/>
       <c r="M154" s="144"/>
     </row>
-    <row r="155" spans="1:13" s="146" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:13" s="146" customFormat="1" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A155" s="161" t="s">
         <v>183</v>
       </c>
       <c r="B155" s="110" t="s">
         <v>184</v>
       </c>
       <c r="C155" s="110" t="s">
         <v>185</v>
       </c>
       <c r="D155" s="144"/>
       <c r="E155" s="144"/>
       <c r="F155" s="144"/>
       <c r="G155" s="144"/>
       <c r="H155" s="144"/>
       <c r="I155" s="144"/>
       <c r="J155" s="144"/>
       <c r="K155" s="144"/>
       <c r="L155" s="144"/>
       <c r="M155" s="144"/>
     </row>
-    <row r="156" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A156" s="112"/>
       <c r="B156" s="38"/>
       <c r="C156" s="38" t="s">
         <v>186</v>
       </c>
       <c r="D156" s="144"/>
       <c r="E156" s="144"/>
       <c r="F156" s="144"/>
       <c r="G156" s="144"/>
       <c r="H156" s="144"/>
       <c r="I156" s="144"/>
       <c r="J156" s="144"/>
       <c r="K156" s="144"/>
       <c r="L156" s="144"/>
       <c r="M156" s="144"/>
     </row>
-    <row r="157" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A157" s="112"/>
       <c r="B157" s="38" t="s">
         <v>187</v>
       </c>
       <c r="C157" s="81" t="s">
         <v>188</v>
       </c>
       <c r="D157" s="144"/>
       <c r="E157" s="144"/>
       <c r="F157" s="144"/>
       <c r="G157" s="144"/>
       <c r="H157" s="144"/>
       <c r="I157" s="144"/>
       <c r="J157" s="144"/>
       <c r="K157" s="144"/>
       <c r="L157" s="144"/>
       <c r="M157" s="144"/>
     </row>
-    <row r="158" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A158" s="112"/>
       <c r="B158" s="38"/>
       <c r="C158" s="81" t="s">
         <v>189</v>
       </c>
       <c r="D158" s="144"/>
       <c r="E158" s="144"/>
       <c r="F158" s="144"/>
       <c r="G158" s="144"/>
       <c r="H158" s="144"/>
       <c r="I158" s="144"/>
       <c r="J158" s="144"/>
       <c r="K158" s="144"/>
       <c r="L158" s="144"/>
       <c r="M158" s="144"/>
     </row>
-    <row r="159" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A159" s="112"/>
       <c r="B159" s="38"/>
       <c r="C159" s="81" t="s">
         <v>190</v>
       </c>
       <c r="D159" s="144"/>
       <c r="E159" s="144"/>
       <c r="F159" s="144"/>
       <c r="G159" s="144"/>
       <c r="H159" s="144"/>
       <c r="I159" s="144"/>
       <c r="J159" s="144"/>
       <c r="K159" s="144"/>
       <c r="L159" s="144"/>
       <c r="M159" s="144"/>
     </row>
-    <row r="160" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A160" s="112"/>
       <c r="B160" s="38"/>
       <c r="C160" s="81" t="s">
         <v>191</v>
       </c>
       <c r="D160" s="144"/>
       <c r="E160" s="144"/>
       <c r="F160" s="144"/>
       <c r="G160" s="144"/>
       <c r="H160" s="144"/>
       <c r="I160" s="144"/>
       <c r="J160" s="144"/>
       <c r="K160" s="144"/>
       <c r="L160" s="144"/>
       <c r="M160" s="144"/>
     </row>
-    <row r="161" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A161" s="112"/>
       <c r="B161" s="38"/>
       <c r="C161" s="81" t="s">
         <v>192</v>
       </c>
       <c r="D161" s="144"/>
       <c r="E161" s="144"/>
       <c r="F161" s="144"/>
       <c r="G161" s="144"/>
       <c r="H161" s="144"/>
       <c r="I161" s="144"/>
       <c r="J161" s="144"/>
       <c r="K161" s="144"/>
       <c r="L161" s="144"/>
       <c r="M161" s="144"/>
     </row>
-    <row r="162" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A162" s="112"/>
       <c r="B162" s="38" t="s">
         <v>193</v>
       </c>
       <c r="C162" s="81" t="s">
         <v>194</v>
       </c>
       <c r="D162" s="144"/>
       <c r="E162" s="144"/>
       <c r="F162" s="144"/>
       <c r="G162" s="144"/>
       <c r="H162" s="144"/>
       <c r="I162" s="144"/>
       <c r="J162" s="144"/>
       <c r="K162" s="144"/>
       <c r="L162" s="144"/>
       <c r="M162" s="144"/>
     </row>
-    <row r="163" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A163" s="112"/>
       <c r="B163" s="38"/>
       <c r="C163" s="81" t="s">
         <v>195</v>
       </c>
       <c r="D163" s="144"/>
       <c r="E163" s="144"/>
       <c r="F163" s="144"/>
       <c r="G163" s="144"/>
       <c r="H163" s="144"/>
       <c r="I163" s="144"/>
       <c r="J163" s="144"/>
       <c r="K163" s="144"/>
       <c r="L163" s="144"/>
       <c r="M163" s="144"/>
     </row>
-    <row r="164" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="164" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A164" s="112"/>
       <c r="B164" s="38"/>
       <c r="C164" s="81" t="s">
         <v>196</v>
       </c>
       <c r="D164" s="144"/>
       <c r="E164" s="144"/>
       <c r="F164" s="144"/>
       <c r="G164" s="144"/>
       <c r="H164" s="144"/>
       <c r="I164" s="144"/>
       <c r="J164" s="144"/>
       <c r="K164" s="144"/>
       <c r="L164" s="144"/>
       <c r="M164" s="144"/>
     </row>
-    <row r="165" spans="1:13" s="146" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="165" spans="1:13" s="146" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A165" s="112"/>
       <c r="B165" s="38"/>
       <c r="C165" s="81" t="s">
         <v>197</v>
       </c>
       <c r="D165" s="144"/>
       <c r="E165" s="144"/>
       <c r="F165" s="144"/>
       <c r="G165" s="144"/>
       <c r="H165" s="144"/>
       <c r="I165" s="144"/>
       <c r="J165" s="144"/>
       <c r="K165" s="144"/>
       <c r="L165" s="144"/>
       <c r="M165" s="144"/>
     </row>
-    <row r="166" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="166" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A166" s="112"/>
       <c r="B166" s="38" t="s">
         <v>198</v>
       </c>
       <c r="C166" s="81" t="s">
         <v>199</v>
       </c>
       <c r="D166" s="144"/>
       <c r="E166" s="144"/>
       <c r="F166" s="144"/>
       <c r="G166" s="144"/>
       <c r="H166" s="144"/>
       <c r="I166" s="144"/>
       <c r="J166" s="144"/>
       <c r="K166" s="144"/>
       <c r="L166" s="144"/>
       <c r="M166" s="144"/>
     </row>
-    <row r="167" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="167" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A167" s="112"/>
       <c r="B167" s="38"/>
       <c r="C167" s="81" t="s">
         <v>200</v>
       </c>
       <c r="D167" s="144"/>
       <c r="E167" s="144"/>
       <c r="F167" s="144"/>
       <c r="G167" s="144"/>
       <c r="H167" s="144"/>
       <c r="I167" s="144"/>
       <c r="J167" s="144"/>
       <c r="K167" s="144"/>
       <c r="L167" s="144"/>
       <c r="M167" s="144"/>
     </row>
-    <row r="168" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="168" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A168" s="112"/>
       <c r="B168" s="38"/>
       <c r="C168" s="81" t="s">
         <v>201</v>
       </c>
       <c r="D168" s="144"/>
       <c r="E168" s="144"/>
       <c r="F168" s="144"/>
       <c r="G168" s="144"/>
       <c r="H168" s="144"/>
       <c r="I168" s="144"/>
       <c r="J168" s="144"/>
       <c r="K168" s="144"/>
       <c r="L168" s="144"/>
       <c r="M168" s="144"/>
     </row>
-    <row r="169" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A169" s="112"/>
       <c r="B169" s="38" t="s">
         <v>202</v>
       </c>
       <c r="C169" s="81" t="s">
         <v>203</v>
       </c>
       <c r="D169" s="144"/>
       <c r="E169" s="144"/>
       <c r="F169" s="144"/>
       <c r="G169" s="144"/>
       <c r="H169" s="144"/>
       <c r="I169" s="144"/>
       <c r="J169" s="144"/>
       <c r="K169" s="144"/>
       <c r="L169" s="144"/>
       <c r="M169" s="144"/>
     </row>
-    <row r="170" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="170" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A170" s="112"/>
       <c r="B170" s="38"/>
       <c r="C170" s="81" t="s">
         <v>204</v>
       </c>
       <c r="D170" s="144"/>
       <c r="E170" s="144"/>
       <c r="F170" s="144"/>
       <c r="G170" s="144"/>
       <c r="H170" s="144"/>
       <c r="I170" s="144"/>
       <c r="J170" s="144"/>
       <c r="K170" s="144"/>
       <c r="L170" s="144"/>
       <c r="M170" s="144"/>
     </row>
-    <row r="171" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="171" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A171" s="112"/>
       <c r="B171" s="38"/>
       <c r="C171" s="81" t="s">
         <v>205</v>
       </c>
       <c r="D171" s="144"/>
       <c r="E171" s="144"/>
       <c r="F171" s="144"/>
       <c r="G171" s="144"/>
       <c r="H171" s="144"/>
       <c r="I171" s="144"/>
       <c r="J171" s="144"/>
       <c r="K171" s="144"/>
       <c r="L171" s="144"/>
       <c r="M171" s="144"/>
     </row>
-    <row r="172" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="172" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A172" s="112"/>
       <c r="B172" s="38"/>
       <c r="C172" s="81" t="s">
         <v>206</v>
       </c>
       <c r="D172" s="144"/>
       <c r="E172" s="144"/>
       <c r="F172" s="144"/>
       <c r="G172" s="144"/>
       <c r="H172" s="144"/>
       <c r="I172" s="144"/>
       <c r="J172" s="144"/>
       <c r="K172" s="144"/>
       <c r="L172" s="144"/>
       <c r="M172" s="144"/>
     </row>
-    <row r="173" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="173" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A173" s="112"/>
       <c r="B173" s="38"/>
       <c r="C173" s="81" t="s">
         <v>207</v>
       </c>
       <c r="D173" s="144"/>
       <c r="E173" s="144"/>
       <c r="F173" s="144"/>
       <c r="G173" s="144"/>
       <c r="H173" s="144"/>
       <c r="I173" s="144"/>
       <c r="J173" s="144"/>
       <c r="K173" s="144"/>
       <c r="L173" s="144"/>
       <c r="M173" s="144"/>
     </row>
-    <row r="174" spans="1:13" s="146" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="174" spans="1:13" s="146" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A174" s="112"/>
       <c r="B174" s="38"/>
       <c r="C174" s="81" t="s">
         <v>424</v>
       </c>
       <c r="D174" s="144"/>
       <c r="E174" s="144"/>
       <c r="F174" s="144"/>
       <c r="G174" s="144"/>
       <c r="H174" s="144"/>
       <c r="I174" s="144"/>
       <c r="J174" s="144"/>
       <c r="K174" s="144"/>
       <c r="L174" s="144"/>
       <c r="M174" s="144"/>
     </row>
-    <row r="175" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="175" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A175" s="112"/>
       <c r="B175" s="38" t="s">
         <v>208</v>
       </c>
       <c r="C175" s="81" t="s">
         <v>209</v>
       </c>
       <c r="D175" s="144"/>
       <c r="E175" s="144"/>
       <c r="F175" s="144"/>
       <c r="G175" s="144"/>
       <c r="H175" s="144"/>
       <c r="I175" s="144"/>
       <c r="J175" s="144"/>
       <c r="K175" s="144"/>
       <c r="L175" s="144"/>
       <c r="M175" s="144"/>
     </row>
-    <row r="176" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="176" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A176" s="112"/>
       <c r="B176" s="38"/>
       <c r="C176" s="81" t="s">
         <v>210</v>
       </c>
       <c r="D176" s="144"/>
       <c r="E176" s="144"/>
       <c r="F176" s="144"/>
       <c r="G176" s="144"/>
       <c r="H176" s="144"/>
       <c r="I176" s="144"/>
       <c r="J176" s="144"/>
       <c r="K176" s="144"/>
       <c r="L176" s="144"/>
       <c r="M176" s="144"/>
     </row>
-    <row r="177" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="177" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A177" s="112"/>
       <c r="B177" s="38"/>
       <c r="C177" s="81" t="s">
         <v>211</v>
       </c>
       <c r="D177" s="144"/>
       <c r="E177" s="144"/>
       <c r="F177" s="144"/>
       <c r="G177" s="144"/>
       <c r="H177" s="144"/>
       <c r="I177" s="144"/>
       <c r="J177" s="144"/>
       <c r="K177" s="144"/>
       <c r="L177" s="144"/>
       <c r="M177" s="144"/>
     </row>
-    <row r="178" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="178" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A178" s="112"/>
       <c r="B178" s="38" t="s">
         <v>212</v>
       </c>
       <c r="C178" s="81" t="s">
         <v>213</v>
       </c>
       <c r="D178" s="144"/>
       <c r="E178" s="144"/>
       <c r="F178" s="144"/>
       <c r="G178" s="144"/>
       <c r="H178" s="144"/>
       <c r="I178" s="144"/>
       <c r="J178" s="144"/>
       <c r="K178" s="144"/>
       <c r="L178" s="144"/>
       <c r="M178" s="144"/>
     </row>
-    <row r="179" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="179" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A179" s="112"/>
       <c r="B179" s="38"/>
       <c r="C179" s="81" t="s">
         <v>214</v>
       </c>
       <c r="D179" s="144"/>
       <c r="E179" s="144"/>
       <c r="F179" s="144"/>
       <c r="G179" s="144"/>
       <c r="H179" s="144"/>
       <c r="I179" s="144"/>
       <c r="J179" s="144"/>
       <c r="K179" s="144"/>
       <c r="L179" s="144"/>
       <c r="M179" s="144"/>
     </row>
-    <row r="180" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="180" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A180" s="112"/>
       <c r="B180" s="38"/>
       <c r="C180" s="81" t="s">
         <v>215</v>
       </c>
       <c r="D180" s="144"/>
       <c r="E180" s="144"/>
       <c r="F180" s="144"/>
       <c r="G180" s="144"/>
       <c r="H180" s="144"/>
       <c r="I180" s="144"/>
       <c r="J180" s="144"/>
       <c r="K180" s="144"/>
       <c r="L180" s="144"/>
       <c r="M180" s="144"/>
     </row>
-    <row r="181" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="181" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A181" s="112"/>
       <c r="B181" s="38"/>
       <c r="C181" s="81" t="s">
         <v>216</v>
       </c>
       <c r="D181" s="144"/>
       <c r="E181" s="144"/>
       <c r="F181" s="144"/>
       <c r="G181" s="144"/>
       <c r="H181" s="144"/>
       <c r="I181" s="144"/>
       <c r="J181" s="144"/>
       <c r="K181" s="144"/>
       <c r="L181" s="144"/>
       <c r="M181" s="144"/>
     </row>
-    <row r="182" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="182" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A182" s="112"/>
       <c r="B182" s="38"/>
       <c r="C182" s="81" t="s">
         <v>217</v>
       </c>
       <c r="D182" s="144"/>
       <c r="E182" s="144"/>
       <c r="F182" s="144"/>
       <c r="G182" s="144"/>
       <c r="H182" s="144"/>
       <c r="I182" s="144"/>
       <c r="J182" s="144"/>
       <c r="K182" s="144"/>
       <c r="L182" s="144"/>
       <c r="M182" s="144"/>
     </row>
-    <row r="183" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="183" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A183" s="112"/>
       <c r="B183" s="38"/>
       <c r="C183" s="81" t="s">
         <v>218</v>
       </c>
       <c r="D183" s="144"/>
       <c r="E183" s="144"/>
       <c r="F183" s="144"/>
       <c r="G183" s="144"/>
       <c r="H183" s="144"/>
       <c r="I183" s="144"/>
       <c r="J183" s="144"/>
       <c r="K183" s="144"/>
       <c r="L183" s="144"/>
       <c r="M183" s="144"/>
     </row>
-    <row r="184" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="184" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A184" s="112"/>
       <c r="B184" s="38"/>
       <c r="C184" s="81" t="s">
         <v>219</v>
       </c>
       <c r="D184" s="144"/>
       <c r="E184" s="144"/>
       <c r="F184" s="144"/>
       <c r="G184" s="144"/>
       <c r="H184" s="144"/>
       <c r="I184" s="144"/>
       <c r="J184" s="144"/>
       <c r="K184" s="144"/>
       <c r="L184" s="144"/>
       <c r="M184" s="144"/>
     </row>
-    <row r="185" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="185" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A185" s="112"/>
       <c r="B185" s="38"/>
       <c r="C185" s="81" t="s">
         <v>220</v>
       </c>
       <c r="D185" s="144"/>
       <c r="E185" s="144"/>
       <c r="F185" s="144"/>
       <c r="G185" s="144"/>
       <c r="H185" s="144"/>
       <c r="I185" s="144"/>
       <c r="J185" s="144"/>
       <c r="K185" s="144"/>
       <c r="L185" s="144"/>
       <c r="M185" s="144"/>
     </row>
-    <row r="186" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="186" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A186" s="112"/>
       <c r="B186" s="38" t="s">
         <v>221</v>
       </c>
       <c r="C186" s="81" t="s">
         <v>222</v>
       </c>
       <c r="D186" s="144"/>
       <c r="E186" s="144"/>
       <c r="F186" s="144"/>
       <c r="G186" s="144"/>
       <c r="H186" s="144"/>
       <c r="I186" s="144"/>
       <c r="J186" s="144"/>
       <c r="K186" s="144"/>
       <c r="L186" s="144"/>
       <c r="M186" s="144"/>
     </row>
-    <row r="187" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="187" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A187" s="112"/>
       <c r="B187" s="38"/>
       <c r="C187" s="81" t="s">
         <v>223</v>
       </c>
       <c r="D187" s="144"/>
       <c r="E187" s="144"/>
       <c r="F187" s="144"/>
       <c r="G187" s="144"/>
       <c r="H187" s="144"/>
       <c r="I187" s="144"/>
       <c r="J187" s="144"/>
       <c r="K187" s="144"/>
       <c r="L187" s="144"/>
       <c r="M187" s="144"/>
     </row>
-    <row r="188" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="188" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A188" s="112"/>
       <c r="B188" s="38"/>
       <c r="C188" s="81" t="s">
         <v>224</v>
       </c>
       <c r="D188" s="144"/>
       <c r="E188" s="144"/>
       <c r="F188" s="144"/>
       <c r="G188" s="144"/>
       <c r="H188" s="144"/>
       <c r="I188" s="144"/>
       <c r="J188" s="144"/>
       <c r="K188" s="144"/>
       <c r="L188" s="144"/>
       <c r="M188" s="144"/>
     </row>
-    <row r="189" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="189" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A189" s="112"/>
       <c r="B189" s="38"/>
       <c r="C189" s="81" t="s">
         <v>225</v>
       </c>
       <c r="D189" s="144"/>
       <c r="E189" s="144"/>
       <c r="F189" s="144"/>
       <c r="G189" s="144"/>
       <c r="H189" s="144"/>
       <c r="I189" s="144"/>
       <c r="J189" s="144"/>
       <c r="K189" s="144"/>
       <c r="L189" s="144"/>
       <c r="M189" s="144"/>
     </row>
-    <row r="190" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="190" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A190" s="112"/>
       <c r="B190" s="38"/>
       <c r="C190" s="81" t="s">
         <v>226</v>
       </c>
       <c r="D190" s="144"/>
       <c r="E190" s="144"/>
       <c r="F190" s="144"/>
       <c r="G190" s="144"/>
       <c r="H190" s="144"/>
       <c r="I190" s="144"/>
       <c r="J190" s="144"/>
       <c r="K190" s="144"/>
       <c r="L190" s="144"/>
       <c r="M190" s="144"/>
     </row>
-    <row r="191" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="191" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A191" s="112"/>
       <c r="B191" s="38"/>
       <c r="C191" s="81" t="s">
         <v>227</v>
       </c>
       <c r="D191" s="144"/>
       <c r="E191" s="144"/>
       <c r="F191" s="144"/>
       <c r="G191" s="144"/>
       <c r="H191" s="144"/>
       <c r="I191" s="144"/>
       <c r="J191" s="144"/>
       <c r="K191" s="144"/>
       <c r="L191" s="144"/>
       <c r="M191" s="144"/>
     </row>
-    <row r="192" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="192" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A192" s="112"/>
       <c r="B192" s="38"/>
       <c r="C192" s="81" t="s">
         <v>228</v>
       </c>
       <c r="D192" s="144"/>
       <c r="E192" s="144"/>
       <c r="F192" s="144"/>
       <c r="G192" s="144"/>
       <c r="H192" s="144"/>
       <c r="I192" s="144"/>
       <c r="J192" s="144"/>
       <c r="K192" s="144"/>
       <c r="L192" s="144"/>
       <c r="M192" s="144"/>
     </row>
-    <row r="193" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="193" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A193" s="112"/>
       <c r="B193" s="38"/>
       <c r="C193" s="81" t="s">
         <v>229</v>
       </c>
       <c r="D193" s="144"/>
       <c r="E193" s="144"/>
       <c r="F193" s="144"/>
       <c r="G193" s="144"/>
       <c r="H193" s="144"/>
       <c r="I193" s="144"/>
       <c r="J193" s="144"/>
       <c r="K193" s="144"/>
       <c r="L193" s="144"/>
       <c r="M193" s="144"/>
     </row>
-    <row r="194" spans="1:13" s="146" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="194" spans="1:13" s="146" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A194" s="162"/>
       <c r="B194" s="163"/>
       <c r="C194" s="164" t="s">
         <v>230</v>
       </c>
       <c r="D194" s="144"/>
       <c r="E194" s="144"/>
       <c r="F194" s="144"/>
       <c r="G194" s="144"/>
       <c r="H194" s="144"/>
       <c r="I194" s="144"/>
       <c r="J194" s="144"/>
       <c r="K194" s="144"/>
       <c r="L194" s="144"/>
       <c r="M194" s="144"/>
     </row>
-    <row r="195" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="195" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A195" s="183" t="s">
         <v>231</v>
       </c>
       <c r="B195" s="184" t="s">
         <v>232</v>
       </c>
       <c r="C195" s="168" t="s">
         <v>233</v>
       </c>
       <c r="D195" s="144"/>
       <c r="E195" s="144"/>
       <c r="F195" s="144"/>
       <c r="G195" s="144"/>
       <c r="H195" s="144"/>
       <c r="I195" s="144"/>
       <c r="J195" s="144"/>
       <c r="K195" s="144"/>
       <c r="L195" s="144"/>
       <c r="M195" s="144"/>
     </row>
-    <row r="196" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="196" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A196" s="112"/>
       <c r="B196" s="38"/>
       <c r="C196" s="81" t="s">
         <v>234</v>
       </c>
       <c r="D196" s="144"/>
       <c r="E196" s="144"/>
       <c r="F196" s="144"/>
       <c r="G196" s="144"/>
       <c r="H196" s="144"/>
       <c r="I196" s="144"/>
       <c r="J196" s="144"/>
       <c r="K196" s="144"/>
       <c r="L196" s="144"/>
       <c r="M196" s="144"/>
     </row>
-    <row r="197" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="197" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A197" s="112"/>
       <c r="B197" s="38"/>
       <c r="C197" s="81" t="s">
         <v>235</v>
       </c>
       <c r="D197" s="144"/>
       <c r="E197" s="144"/>
       <c r="F197" s="144"/>
       <c r="G197" s="144"/>
       <c r="H197" s="144"/>
       <c r="I197" s="144"/>
       <c r="J197" s="144"/>
       <c r="K197" s="144"/>
       <c r="L197" s="144"/>
       <c r="M197" s="144"/>
     </row>
-    <row r="198" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="198" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A198" s="112"/>
       <c r="B198" s="38"/>
       <c r="C198" s="81" t="s">
         <v>236</v>
       </c>
       <c r="D198" s="144"/>
       <c r="E198" s="144"/>
       <c r="F198" s="144"/>
       <c r="G198" s="144"/>
       <c r="H198" s="144"/>
       <c r="I198" s="144"/>
       <c r="J198" s="144"/>
       <c r="K198" s="144"/>
       <c r="L198" s="144"/>
       <c r="M198" s="144"/>
     </row>
-    <row r="199" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="199" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A199" s="112"/>
       <c r="B199" s="38"/>
       <c r="C199" s="81" t="s">
         <v>237</v>
       </c>
       <c r="D199" s="144"/>
       <c r="E199" s="144"/>
       <c r="F199" s="144"/>
       <c r="G199" s="144"/>
       <c r="H199" s="144"/>
       <c r="I199" s="144"/>
       <c r="J199" s="144"/>
       <c r="K199" s="144"/>
       <c r="L199" s="144"/>
       <c r="M199" s="144"/>
     </row>
-    <row r="200" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="200" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A200" s="112"/>
       <c r="B200" s="38"/>
       <c r="C200" s="81" t="s">
         <v>238</v>
       </c>
       <c r="D200" s="144"/>
       <c r="E200" s="144"/>
       <c r="F200" s="144"/>
       <c r="G200" s="144"/>
       <c r="H200" s="144"/>
       <c r="I200" s="144"/>
       <c r="J200" s="144"/>
       <c r="K200" s="144"/>
       <c r="L200" s="144"/>
       <c r="M200" s="144"/>
     </row>
-    <row r="201" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="201" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A201" s="112"/>
       <c r="B201" s="38"/>
       <c r="C201" s="81" t="s">
         <v>239</v>
       </c>
       <c r="D201" s="144"/>
       <c r="E201" s="144"/>
       <c r="F201" s="144"/>
       <c r="G201" s="144"/>
       <c r="H201" s="144"/>
       <c r="I201" s="144"/>
       <c r="J201" s="144"/>
       <c r="K201" s="144"/>
       <c r="L201" s="144"/>
       <c r="M201" s="144"/>
     </row>
-    <row r="202" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="202" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A202" s="112"/>
       <c r="B202" s="38"/>
       <c r="C202" s="81" t="s">
         <v>240</v>
       </c>
       <c r="D202" s="144"/>
       <c r="E202" s="144"/>
       <c r="F202" s="144"/>
       <c r="G202" s="144"/>
       <c r="H202" s="144"/>
       <c r="I202" s="144"/>
       <c r="J202" s="144"/>
       <c r="K202" s="144"/>
       <c r="L202" s="144"/>
       <c r="M202" s="144"/>
     </row>
-    <row r="203" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="203" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A203" s="112"/>
       <c r="B203" s="38"/>
       <c r="C203" s="81" t="s">
         <v>241</v>
       </c>
       <c r="D203" s="144"/>
       <c r="E203" s="144"/>
       <c r="F203" s="144"/>
       <c r="G203" s="144"/>
       <c r="H203" s="144"/>
       <c r="I203" s="144"/>
       <c r="J203" s="144"/>
       <c r="K203" s="144"/>
       <c r="L203" s="144"/>
       <c r="M203" s="144"/>
     </row>
-    <row r="204" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="204" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A204" s="112"/>
       <c r="B204" s="38"/>
       <c r="C204" s="81" t="s">
         <v>242</v>
       </c>
       <c r="D204" s="144"/>
       <c r="E204" s="144"/>
       <c r="F204" s="144"/>
       <c r="G204" s="144"/>
       <c r="H204" s="144"/>
       <c r="I204" s="144"/>
       <c r="J204" s="144"/>
       <c r="K204" s="144"/>
       <c r="L204" s="144"/>
       <c r="M204" s="144"/>
     </row>
-    <row r="205" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="205" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A205" s="112"/>
       <c r="B205" s="38"/>
       <c r="C205" s="81" t="s">
         <v>243</v>
       </c>
       <c r="D205" s="144"/>
       <c r="E205" s="144"/>
       <c r="F205" s="144"/>
       <c r="G205" s="144"/>
       <c r="H205" s="144"/>
       <c r="I205" s="144"/>
       <c r="J205" s="144"/>
       <c r="K205" s="144"/>
       <c r="L205" s="144"/>
       <c r="M205" s="144"/>
     </row>
-    <row r="206" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="206" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A206" s="112"/>
       <c r="B206" s="38" t="s">
         <v>244</v>
       </c>
       <c r="C206" s="81" t="s">
         <v>233</v>
       </c>
       <c r="D206" s="144"/>
       <c r="E206" s="144"/>
       <c r="F206" s="144"/>
       <c r="G206" s="144"/>
       <c r="H206" s="144"/>
       <c r="I206" s="144"/>
       <c r="J206" s="144"/>
       <c r="K206" s="144"/>
       <c r="L206" s="144"/>
       <c r="M206" s="144"/>
     </row>
-    <row r="207" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="207" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A207" s="112"/>
       <c r="B207" s="38"/>
       <c r="C207" s="81" t="s">
         <v>234</v>
       </c>
       <c r="D207" s="144"/>
       <c r="E207" s="144"/>
       <c r="F207" s="144"/>
       <c r="G207" s="144"/>
       <c r="H207" s="144"/>
       <c r="I207" s="144"/>
       <c r="J207" s="144"/>
       <c r="K207" s="144"/>
       <c r="L207" s="144"/>
       <c r="M207" s="144"/>
     </row>
-    <row r="208" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="208" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A208" s="112"/>
       <c r="B208" s="38"/>
       <c r="C208" s="81" t="s">
         <v>235</v>
       </c>
       <c r="D208" s="144"/>
       <c r="E208" s="144"/>
       <c r="F208" s="144"/>
       <c r="G208" s="144"/>
       <c r="H208" s="144"/>
       <c r="I208" s="144"/>
       <c r="J208" s="144"/>
       <c r="K208" s="144"/>
       <c r="L208" s="144"/>
       <c r="M208" s="144"/>
     </row>
-    <row r="209" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="209" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A209" s="112"/>
       <c r="B209" s="38"/>
       <c r="C209" s="81" t="s">
         <v>238</v>
       </c>
       <c r="D209" s="144"/>
       <c r="E209" s="144"/>
       <c r="F209" s="144"/>
       <c r="G209" s="144"/>
       <c r="H209" s="144"/>
       <c r="I209" s="144"/>
       <c r="J209" s="144"/>
       <c r="K209" s="144"/>
       <c r="L209" s="144"/>
       <c r="M209" s="144"/>
     </row>
-    <row r="210" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="210" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A210" s="112"/>
       <c r="B210" s="38"/>
       <c r="C210" s="81" t="s">
         <v>239</v>
       </c>
       <c r="D210" s="144"/>
       <c r="E210" s="144"/>
       <c r="F210" s="144"/>
       <c r="G210" s="144"/>
       <c r="H210" s="144"/>
       <c r="I210" s="144"/>
       <c r="J210" s="144"/>
       <c r="K210" s="144"/>
       <c r="L210" s="144"/>
       <c r="M210" s="144"/>
     </row>
-    <row r="211" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="211" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A211" s="112"/>
       <c r="B211" s="38"/>
       <c r="C211" s="81" t="s">
         <v>240</v>
       </c>
       <c r="D211" s="144"/>
       <c r="E211" s="144"/>
       <c r="F211" s="144"/>
       <c r="G211" s="144"/>
       <c r="H211" s="144"/>
       <c r="I211" s="144"/>
       <c r="J211" s="144"/>
       <c r="K211" s="144"/>
       <c r="L211" s="144"/>
       <c r="M211" s="144"/>
     </row>
-    <row r="212" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="212" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A212" s="112"/>
       <c r="B212" s="38"/>
       <c r="C212" s="81" t="s">
         <v>245</v>
       </c>
       <c r="D212" s="144"/>
       <c r="E212" s="144"/>
       <c r="F212" s="144"/>
       <c r="G212" s="144"/>
       <c r="H212" s="144"/>
       <c r="I212" s="144"/>
       <c r="J212" s="144"/>
       <c r="K212" s="144"/>
       <c r="L212" s="144"/>
       <c r="M212" s="144"/>
     </row>
-    <row r="213" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="213" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A213" s="112"/>
       <c r="B213" s="38"/>
       <c r="C213" s="81" t="s">
         <v>246</v>
       </c>
       <c r="D213" s="144"/>
       <c r="E213" s="144"/>
       <c r="F213" s="144"/>
       <c r="G213" s="144"/>
       <c r="H213" s="144"/>
       <c r="I213" s="144"/>
       <c r="J213" s="144"/>
       <c r="K213" s="144"/>
       <c r="L213" s="144"/>
       <c r="M213" s="144"/>
     </row>
-    <row r="214" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="214" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A214" s="112"/>
       <c r="B214" s="38"/>
       <c r="C214" s="81" t="s">
         <v>243</v>
       </c>
       <c r="D214" s="144"/>
       <c r="E214" s="144"/>
       <c r="F214" s="144"/>
       <c r="G214" s="144"/>
       <c r="H214" s="144"/>
       <c r="I214" s="144"/>
       <c r="J214" s="144"/>
       <c r="K214" s="144"/>
       <c r="L214" s="144"/>
       <c r="M214" s="144"/>
     </row>
-    <row r="215" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="215" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A215" s="162"/>
       <c r="B215" s="163"/>
       <c r="C215" s="81" t="s">
         <v>247</v>
       </c>
       <c r="D215" s="144"/>
       <c r="E215" s="144"/>
       <c r="F215" s="144"/>
       <c r="G215" s="144"/>
       <c r="H215" s="144"/>
       <c r="I215" s="144"/>
       <c r="J215" s="144"/>
       <c r="K215" s="144"/>
       <c r="L215" s="144"/>
       <c r="M215" s="144"/>
     </row>
-    <row r="216" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="216" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A216" s="162"/>
       <c r="B216" s="163"/>
       <c r="C216" s="164" t="s">
         <v>248</v>
       </c>
       <c r="D216" s="144"/>
       <c r="E216" s="144"/>
       <c r="F216" s="144"/>
       <c r="G216" s="144"/>
       <c r="H216" s="144"/>
       <c r="I216" s="144"/>
       <c r="J216" s="144"/>
       <c r="K216" s="144"/>
       <c r="L216" s="144"/>
       <c r="M216" s="144"/>
     </row>
-    <row r="217" spans="1:13" s="146" customFormat="1" ht="47" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="217" spans="1:13" s="146" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A217" s="169"/>
       <c r="B217" s="185"/>
       <c r="C217" s="170" t="s">
         <v>436</v>
       </c>
       <c r="D217" s="144"/>
       <c r="E217" s="144"/>
       <c r="F217" s="144"/>
       <c r="G217" s="144"/>
       <c r="H217" s="144"/>
       <c r="I217" s="144"/>
       <c r="J217" s="144"/>
       <c r="K217" s="144"/>
       <c r="L217" s="144"/>
       <c r="M217" s="144"/>
     </row>
-    <row r="218" spans="1:13" s="146" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+    <row r="218" spans="1:13" s="146" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A218" s="161" t="s">
         <v>249</v>
       </c>
       <c r="B218" s="110" t="s">
         <v>250</v>
       </c>
       <c r="C218" s="110" t="s">
         <v>251</v>
       </c>
       <c r="D218" s="144"/>
       <c r="E218" s="144"/>
       <c r="F218" s="144"/>
       <c r="G218" s="144"/>
       <c r="H218" s="144"/>
       <c r="I218" s="144"/>
       <c r="J218" s="144"/>
       <c r="K218" s="144"/>
       <c r="L218" s="144"/>
       <c r="M218" s="144"/>
     </row>
-    <row r="219" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="219" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A219" s="112"/>
       <c r="B219" s="38" t="s">
         <v>252</v>
       </c>
       <c r="C219" s="38" t="s">
         <v>251</v>
       </c>
       <c r="D219" s="144"/>
       <c r="E219" s="144"/>
       <c r="F219" s="144"/>
       <c r="G219" s="144"/>
       <c r="H219" s="144"/>
       <c r="I219" s="144"/>
       <c r="J219" s="144"/>
       <c r="K219" s="144"/>
       <c r="L219" s="144"/>
       <c r="M219" s="144"/>
     </row>
-    <row r="220" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="220" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A220" s="112"/>
       <c r="B220" s="38" t="s">
         <v>253</v>
       </c>
       <c r="C220" s="38" t="s">
         <v>254</v>
       </c>
       <c r="D220" s="144"/>
       <c r="E220" s="144"/>
       <c r="F220" s="144"/>
       <c r="G220" s="144"/>
       <c r="H220" s="144"/>
       <c r="I220" s="144"/>
       <c r="J220" s="144"/>
       <c r="K220" s="144"/>
       <c r="L220" s="144"/>
       <c r="M220" s="144"/>
     </row>
-    <row r="221" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="221" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A221" s="112"/>
       <c r="B221" s="38"/>
       <c r="C221" s="38" t="s">
         <v>255</v>
       </c>
       <c r="D221" s="144"/>
       <c r="E221" s="144"/>
       <c r="F221" s="144"/>
       <c r="G221" s="144"/>
       <c r="H221" s="144"/>
       <c r="I221" s="144"/>
       <c r="J221" s="144"/>
       <c r="K221" s="144"/>
       <c r="L221" s="144"/>
       <c r="M221" s="144"/>
     </row>
-    <row r="222" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="222" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A222" s="112"/>
       <c r="B222" s="38"/>
       <c r="C222" s="38" t="s">
         <v>256</v>
       </c>
       <c r="D222" s="144"/>
       <c r="E222" s="144"/>
       <c r="F222" s="144"/>
       <c r="G222" s="144"/>
       <c r="H222" s="144"/>
       <c r="I222" s="144"/>
       <c r="J222" s="144"/>
       <c r="K222" s="144"/>
       <c r="L222" s="144"/>
       <c r="M222" s="144"/>
     </row>
-    <row r="223" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="223" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A223" s="112"/>
       <c r="B223" s="38" t="s">
         <v>257</v>
       </c>
       <c r="C223" s="38" t="s">
         <v>258</v>
       </c>
       <c r="D223" s="144"/>
       <c r="E223" s="144"/>
       <c r="F223" s="144"/>
       <c r="G223" s="144"/>
       <c r="H223" s="144"/>
       <c r="I223" s="144"/>
       <c r="J223" s="144"/>
       <c r="K223" s="144"/>
       <c r="L223" s="144"/>
       <c r="M223" s="144"/>
     </row>
-    <row r="224" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="224" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A224" s="112"/>
       <c r="B224" s="38"/>
       <c r="C224" s="38" t="s">
         <v>259</v>
       </c>
       <c r="D224" s="144"/>
       <c r="E224" s="144"/>
       <c r="F224" s="144"/>
       <c r="G224" s="144"/>
       <c r="H224" s="144"/>
       <c r="I224" s="144"/>
       <c r="J224" s="144"/>
       <c r="K224" s="144"/>
       <c r="L224" s="144"/>
       <c r="M224" s="144"/>
     </row>
-    <row r="225" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="225" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A225" s="112"/>
       <c r="B225" s="38"/>
       <c r="C225" s="38" t="s">
         <v>260</v>
       </c>
       <c r="D225" s="144"/>
       <c r="E225" s="144"/>
       <c r="F225" s="144"/>
       <c r="G225" s="144"/>
       <c r="H225" s="144"/>
       <c r="I225" s="144"/>
       <c r="J225" s="144"/>
       <c r="K225" s="144"/>
       <c r="L225" s="144"/>
       <c r="M225" s="144"/>
     </row>
-    <row r="226" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="226" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A226" s="112"/>
       <c r="B226" s="38"/>
       <c r="C226" s="38" t="s">
         <v>261</v>
       </c>
       <c r="D226" s="144"/>
       <c r="E226" s="144"/>
       <c r="F226" s="144"/>
       <c r="G226" s="144"/>
       <c r="H226" s="144"/>
       <c r="I226" s="144"/>
       <c r="J226" s="144"/>
       <c r="K226" s="144"/>
       <c r="L226" s="144"/>
       <c r="M226" s="144"/>
     </row>
-    <row r="227" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="227" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A227" s="112"/>
       <c r="B227" s="38" t="s">
         <v>262</v>
       </c>
       <c r="C227" s="38" t="s">
         <v>256</v>
       </c>
       <c r="D227" s="144"/>
       <c r="E227" s="144"/>
       <c r="F227" s="144"/>
       <c r="G227" s="144"/>
       <c r="H227" s="144"/>
       <c r="I227" s="144"/>
       <c r="J227" s="144"/>
       <c r="K227" s="144"/>
       <c r="L227" s="144"/>
       <c r="M227" s="144"/>
     </row>
-    <row r="228" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="228" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A228" s="112"/>
       <c r="B228" s="38"/>
       <c r="C228" s="38" t="s">
         <v>258</v>
       </c>
       <c r="D228" s="144"/>
       <c r="E228" s="144"/>
       <c r="F228" s="144"/>
       <c r="G228" s="144"/>
       <c r="H228" s="144"/>
       <c r="I228" s="144"/>
       <c r="J228" s="144"/>
       <c r="K228" s="144"/>
       <c r="L228" s="144"/>
       <c r="M228" s="144"/>
     </row>
-    <row r="229" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="229" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A229" s="112"/>
       <c r="B229" s="38"/>
       <c r="C229" s="38" t="s">
         <v>254</v>
       </c>
       <c r="D229" s="144"/>
       <c r="E229" s="144"/>
       <c r="F229" s="144"/>
       <c r="G229" s="144"/>
       <c r="H229" s="144"/>
       <c r="I229" s="144"/>
       <c r="J229" s="144"/>
       <c r="K229" s="144"/>
       <c r="L229" s="144"/>
       <c r="M229" s="144"/>
     </row>
-    <row r="230" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="230" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A230" s="112"/>
       <c r="B230" s="38"/>
       <c r="C230" s="38" t="s">
         <v>259</v>
       </c>
       <c r="D230" s="144"/>
       <c r="E230" s="144"/>
       <c r="F230" s="144"/>
       <c r="G230" s="144"/>
       <c r="H230" s="144"/>
       <c r="I230" s="144"/>
       <c r="J230" s="144"/>
       <c r="K230" s="144"/>
       <c r="L230" s="144"/>
       <c r="M230" s="144"/>
     </row>
-    <row r="231" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="231" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A231" s="112"/>
       <c r="B231" s="38"/>
       <c r="C231" s="38" t="s">
         <v>255</v>
       </c>
       <c r="D231" s="144"/>
       <c r="E231" s="144"/>
       <c r="F231" s="144"/>
       <c r="G231" s="144"/>
       <c r="H231" s="144"/>
       <c r="I231" s="144"/>
       <c r="J231" s="144"/>
       <c r="K231" s="144"/>
       <c r="L231" s="144"/>
       <c r="M231" s="144"/>
     </row>
-    <row r="232" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="232" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A232" s="112"/>
       <c r="B232" s="38"/>
       <c r="C232" s="38" t="s">
         <v>260</v>
       </c>
       <c r="D232" s="144"/>
       <c r="E232" s="144"/>
       <c r="F232" s="144"/>
       <c r="G232" s="144"/>
       <c r="H232" s="144"/>
       <c r="I232" s="144"/>
       <c r="J232" s="144"/>
       <c r="K232" s="144"/>
       <c r="L232" s="144"/>
       <c r="M232" s="144"/>
     </row>
-    <row r="233" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="233" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A233" s="162"/>
       <c r="B233" s="163"/>
       <c r="C233" s="163" t="s">
         <v>261</v>
       </c>
       <c r="D233" s="144"/>
       <c r="E233" s="144"/>
       <c r="F233" s="144"/>
       <c r="G233" s="144"/>
       <c r="H233" s="144"/>
       <c r="I233" s="144"/>
       <c r="J233" s="144"/>
       <c r="K233" s="144"/>
       <c r="L233" s="144"/>
       <c r="M233" s="144"/>
     </row>
-    <row r="234" spans="1:13" s="146" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+    <row r="234" spans="1:13" s="146" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A234" s="162"/>
       <c r="B234" s="163" t="s">
         <v>263</v>
       </c>
       <c r="C234" s="38" t="s">
         <v>264</v>
       </c>
       <c r="D234" s="144"/>
       <c r="E234" s="144"/>
       <c r="F234" s="144"/>
       <c r="G234" s="144"/>
       <c r="H234" s="144"/>
       <c r="I234" s="144"/>
       <c r="J234" s="144"/>
       <c r="K234" s="144"/>
       <c r="L234" s="144"/>
       <c r="M234" s="144"/>
     </row>
-    <row r="235" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="235" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A235" s="162"/>
       <c r="B235" s="163"/>
       <c r="C235" s="38" t="s">
         <v>256</v>
       </c>
       <c r="D235" s="144"/>
       <c r="E235" s="144"/>
       <c r="F235" s="144"/>
       <c r="G235" s="144"/>
       <c r="H235" s="144"/>
       <c r="I235" s="144"/>
       <c r="J235" s="144"/>
       <c r="K235" s="144"/>
       <c r="L235" s="144"/>
       <c r="M235" s="144"/>
     </row>
-    <row r="236" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="236" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A236" s="162"/>
       <c r="B236" s="163"/>
       <c r="C236" s="38" t="s">
         <v>258</v>
       </c>
       <c r="D236" s="144"/>
       <c r="E236" s="144"/>
       <c r="F236" s="144"/>
       <c r="G236" s="144"/>
       <c r="H236" s="144"/>
       <c r="I236" s="144"/>
       <c r="J236" s="144"/>
       <c r="K236" s="144"/>
       <c r="L236" s="144"/>
       <c r="M236" s="144"/>
     </row>
-    <row r="237" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="237" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A237" s="162"/>
       <c r="B237" s="163"/>
       <c r="C237" s="38" t="s">
         <v>254</v>
       </c>
       <c r="D237" s="144"/>
       <c r="E237" s="144"/>
       <c r="F237" s="144"/>
       <c r="G237" s="144"/>
       <c r="H237" s="144"/>
       <c r="I237" s="144"/>
       <c r="J237" s="144"/>
       <c r="K237" s="144"/>
       <c r="L237" s="144"/>
       <c r="M237" s="144"/>
     </row>
-    <row r="238" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="238" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A238" s="162"/>
       <c r="B238" s="163"/>
       <c r="C238" s="38" t="s">
         <v>259</v>
       </c>
       <c r="D238" s="144"/>
       <c r="E238" s="144"/>
       <c r="F238" s="144"/>
       <c r="G238" s="144"/>
       <c r="H238" s="144"/>
       <c r="I238" s="144"/>
       <c r="J238" s="144"/>
       <c r="K238" s="144"/>
       <c r="L238" s="144"/>
       <c r="M238" s="144"/>
     </row>
-    <row r="239" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="239" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A239" s="162"/>
       <c r="B239" s="163"/>
       <c r="C239" s="163" t="s">
         <v>255</v>
       </c>
       <c r="D239" s="144"/>
       <c r="E239" s="144"/>
       <c r="F239" s="144"/>
       <c r="G239" s="144"/>
       <c r="H239" s="144"/>
       <c r="I239" s="144"/>
       <c r="J239" s="144"/>
       <c r="K239" s="144"/>
       <c r="L239" s="144"/>
       <c r="M239" s="144"/>
     </row>
-    <row r="240" spans="1:13" s="146" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="240" spans="1:13" s="146" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A240" s="165"/>
       <c r="B240" s="166"/>
       <c r="C240" s="166" t="s">
         <v>261</v>
       </c>
       <c r="D240" s="144"/>
       <c r="E240" s="144"/>
       <c r="F240" s="144"/>
       <c r="G240" s="144"/>
       <c r="H240" s="144"/>
       <c r="I240" s="144"/>
       <c r="J240" s="144"/>
       <c r="K240" s="144"/>
       <c r="L240" s="144"/>
       <c r="M240" s="144"/>
     </row>
-    <row r="241" spans="1:13" s="146" customFormat="1" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="241" spans="1:13" s="146" customFormat="1" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A241" s="161" t="s">
         <v>265</v>
       </c>
       <c r="B241" s="110" t="s">
         <v>266</v>
       </c>
       <c r="C241" s="111" t="s">
         <v>267</v>
       </c>
       <c r="D241" s="144"/>
       <c r="E241" s="144"/>
       <c r="F241" s="144"/>
       <c r="G241" s="144"/>
       <c r="H241" s="144"/>
       <c r="I241" s="144"/>
       <c r="J241" s="144"/>
       <c r="K241" s="144"/>
       <c r="L241" s="144"/>
       <c r="M241" s="144"/>
     </row>
-    <row r="242" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="242" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A242" s="112"/>
       <c r="B242" s="38"/>
       <c r="C242" s="81" t="s">
         <v>268</v>
       </c>
       <c r="D242" s="144"/>
       <c r="E242" s="144"/>
       <c r="F242" s="144"/>
       <c r="G242" s="144"/>
       <c r="H242" s="144"/>
       <c r="I242" s="144"/>
       <c r="J242" s="144"/>
       <c r="K242" s="144"/>
       <c r="L242" s="144"/>
       <c r="M242" s="144"/>
     </row>
-    <row r="243" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="243" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A243" s="112"/>
       <c r="B243" s="38"/>
       <c r="C243" s="81" t="s">
         <v>269</v>
       </c>
       <c r="D243" s="144"/>
       <c r="E243" s="144"/>
       <c r="F243" s="144"/>
       <c r="G243" s="144"/>
       <c r="H243" s="144"/>
       <c r="I243" s="144"/>
       <c r="J243" s="144"/>
       <c r="K243" s="144"/>
       <c r="L243" s="144"/>
       <c r="M243" s="144"/>
     </row>
-    <row r="244" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="244" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A244" s="112"/>
       <c r="B244" s="38"/>
       <c r="C244" s="81" t="s">
         <v>270</v>
       </c>
       <c r="D244" s="144"/>
       <c r="E244" s="144"/>
       <c r="F244" s="144"/>
       <c r="G244" s="144"/>
       <c r="H244" s="144"/>
       <c r="I244" s="144"/>
       <c r="J244" s="144"/>
       <c r="K244" s="144"/>
       <c r="L244" s="144"/>
       <c r="M244" s="144"/>
     </row>
-    <row r="245" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="245" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A245" s="112"/>
       <c r="B245" s="38"/>
       <c r="C245" s="81" t="s">
         <v>271</v>
       </c>
       <c r="D245" s="144"/>
       <c r="E245" s="144"/>
       <c r="F245" s="144"/>
       <c r="G245" s="144"/>
       <c r="H245" s="144"/>
       <c r="I245" s="144"/>
       <c r="J245" s="144"/>
       <c r="K245" s="144"/>
       <c r="L245" s="144"/>
       <c r="M245" s="144"/>
     </row>
-    <row r="246" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="246" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A246" s="112"/>
       <c r="B246" s="38"/>
       <c r="C246" s="81" t="s">
         <v>272</v>
       </c>
       <c r="D246" s="144"/>
       <c r="E246" s="144"/>
       <c r="F246" s="144"/>
       <c r="G246" s="144"/>
       <c r="H246" s="144"/>
       <c r="I246" s="144"/>
       <c r="J246" s="144"/>
       <c r="K246" s="144"/>
       <c r="L246" s="144"/>
       <c r="M246" s="144"/>
     </row>
-    <row r="247" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="247" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A247" s="112"/>
       <c r="B247" s="38"/>
       <c r="C247" s="81" t="s">
         <v>273</v>
       </c>
       <c r="D247" s="144"/>
       <c r="E247" s="144"/>
       <c r="F247" s="144"/>
       <c r="G247" s="144"/>
       <c r="H247" s="144"/>
       <c r="I247" s="144"/>
       <c r="J247" s="144"/>
       <c r="K247" s="144"/>
       <c r="L247" s="144"/>
       <c r="M247" s="144"/>
     </row>
-    <row r="248" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="248" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A248" s="112"/>
       <c r="B248" s="38"/>
       <c r="C248" s="81" t="s">
         <v>241</v>
       </c>
       <c r="D248" s="144"/>
       <c r="E248" s="144"/>
       <c r="F248" s="144"/>
       <c r="G248" s="144"/>
       <c r="H248" s="144"/>
       <c r="I248" s="144"/>
       <c r="J248" s="144"/>
       <c r="K248" s="144"/>
       <c r="L248" s="144"/>
       <c r="M248" s="144"/>
     </row>
-    <row r="249" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="249" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A249" s="112"/>
       <c r="B249" s="38"/>
       <c r="C249" s="81" t="s">
         <v>274</v>
       </c>
       <c r="D249" s="144"/>
       <c r="E249" s="144"/>
       <c r="F249" s="144"/>
       <c r="G249" s="144"/>
       <c r="H249" s="144"/>
       <c r="I249" s="144"/>
       <c r="J249" s="144"/>
       <c r="K249" s="144"/>
       <c r="L249" s="144"/>
       <c r="M249" s="144"/>
     </row>
-    <row r="250" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="250" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A250" s="112"/>
       <c r="B250" s="38"/>
       <c r="C250" s="81" t="s">
         <v>275</v>
       </c>
       <c r="D250" s="144"/>
       <c r="E250" s="144"/>
       <c r="F250" s="144"/>
       <c r="G250" s="144"/>
       <c r="H250" s="144"/>
       <c r="I250" s="144"/>
       <c r="J250" s="144"/>
       <c r="K250" s="144"/>
       <c r="L250" s="144"/>
       <c r="M250" s="144"/>
     </row>
-    <row r="251" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="251" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A251" s="112"/>
       <c r="B251" s="38"/>
       <c r="C251" s="81" t="s">
         <v>276</v>
       </c>
       <c r="D251" s="144"/>
       <c r="E251" s="144"/>
       <c r="F251" s="144"/>
       <c r="G251" s="144"/>
       <c r="H251" s="144"/>
       <c r="I251" s="144"/>
       <c r="J251" s="144"/>
       <c r="K251" s="144"/>
       <c r="L251" s="144"/>
       <c r="M251" s="144"/>
     </row>
-    <row r="252" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="252" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A252" s="112"/>
       <c r="B252" s="38"/>
       <c r="C252" s="81" t="s">
         <v>277</v>
       </c>
       <c r="D252" s="144"/>
       <c r="E252" s="144"/>
       <c r="F252" s="144"/>
       <c r="G252" s="144"/>
       <c r="H252" s="144"/>
       <c r="I252" s="144"/>
       <c r="J252" s="144"/>
       <c r="K252" s="144"/>
       <c r="L252" s="144"/>
       <c r="M252" s="144"/>
     </row>
-    <row r="253" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="253" spans="1:13" s="146" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A253" s="112"/>
       <c r="B253" s="38" t="s">
         <v>278</v>
       </c>
       <c r="C253" s="81" t="s">
         <v>279</v>
       </c>
       <c r="D253" s="144"/>
       <c r="E253" s="144"/>
       <c r="F253" s="144"/>
       <c r="G253" s="144"/>
       <c r="H253" s="144"/>
       <c r="I253" s="144"/>
       <c r="J253" s="144"/>
       <c r="K253" s="144"/>
       <c r="L253" s="144"/>
       <c r="M253" s="144"/>
     </row>
-    <row r="254" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="254" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A254" s="112"/>
       <c r="B254" s="38"/>
       <c r="C254" s="81" t="s">
         <v>280</v>
       </c>
       <c r="D254" s="144"/>
       <c r="E254" s="144"/>
       <c r="F254" s="144"/>
       <c r="G254" s="144"/>
       <c r="H254" s="144"/>
       <c r="I254" s="144"/>
       <c r="J254" s="144"/>
       <c r="K254" s="144"/>
       <c r="L254" s="144"/>
       <c r="M254" s="144"/>
     </row>
-    <row r="255" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="255" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A255" s="112"/>
       <c r="B255" s="38"/>
       <c r="C255" s="81" t="s">
         <v>281</v>
       </c>
       <c r="D255" s="144"/>
       <c r="E255" s="144"/>
       <c r="F255" s="144"/>
       <c r="G255" s="144"/>
       <c r="H255" s="144"/>
       <c r="I255" s="144"/>
       <c r="J255" s="144"/>
       <c r="K255" s="144"/>
       <c r="L255" s="144"/>
       <c r="M255" s="144"/>
     </row>
-    <row r="256" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="256" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A256" s="112"/>
       <c r="B256" s="38"/>
       <c r="C256" s="81" t="s">
         <v>282</v>
       </c>
       <c r="D256" s="144"/>
       <c r="E256" s="144"/>
       <c r="F256" s="144"/>
       <c r="G256" s="144"/>
       <c r="H256" s="144"/>
       <c r="I256" s="144"/>
       <c r="J256" s="144"/>
       <c r="K256" s="144"/>
       <c r="L256" s="144"/>
       <c r="M256" s="144"/>
     </row>
-    <row r="257" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="257" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A257" s="112"/>
       <c r="B257" s="38" t="s">
         <v>511</v>
       </c>
       <c r="C257" s="81" t="s">
         <v>512</v>
       </c>
       <c r="D257" s="144"/>
       <c r="E257" s="144"/>
       <c r="F257" s="144"/>
       <c r="G257" s="144"/>
       <c r="H257" s="144"/>
       <c r="I257" s="144"/>
       <c r="J257" s="144"/>
       <c r="K257" s="144"/>
       <c r="L257" s="144"/>
       <c r="M257" s="144"/>
     </row>
-    <row r="258" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="258" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A258" s="112"/>
       <c r="B258" s="38" t="s">
         <v>513</v>
       </c>
       <c r="C258" s="81" t="s">
         <v>512</v>
       </c>
       <c r="D258" s="144"/>
       <c r="E258" s="144"/>
       <c r="F258" s="144"/>
       <c r="G258" s="144"/>
       <c r="H258" s="144"/>
       <c r="I258" s="144"/>
       <c r="J258" s="144"/>
       <c r="K258" s="144"/>
       <c r="L258" s="144"/>
       <c r="M258" s="144"/>
     </row>
-    <row r="259" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="259" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A259" s="112"/>
       <c r="B259" s="38" t="s">
         <v>283</v>
       </c>
       <c r="C259" s="81" t="s">
         <v>284</v>
       </c>
       <c r="D259" s="144"/>
       <c r="E259" s="144"/>
       <c r="F259" s="144"/>
       <c r="G259" s="144"/>
       <c r="H259" s="144"/>
       <c r="I259" s="144"/>
       <c r="J259" s="144"/>
       <c r="K259" s="144"/>
       <c r="L259" s="144"/>
       <c r="M259" s="144"/>
     </row>
-    <row r="260" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="260" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A260" s="112"/>
       <c r="B260" s="38"/>
       <c r="C260" s="81" t="s">
         <v>211</v>
       </c>
       <c r="D260" s="144"/>
       <c r="E260" s="144"/>
       <c r="F260" s="144"/>
       <c r="G260" s="144"/>
       <c r="H260" s="144"/>
       <c r="I260" s="144"/>
       <c r="J260" s="144"/>
       <c r="K260" s="144"/>
       <c r="L260" s="144"/>
       <c r="M260" s="144"/>
     </row>
-    <row r="261" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="261" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A261" s="112"/>
       <c r="B261" s="38"/>
       <c r="C261" s="81" t="s">
         <v>285</v>
       </c>
       <c r="D261" s="144"/>
       <c r="E261" s="144"/>
       <c r="F261" s="144"/>
       <c r="G261" s="144"/>
       <c r="H261" s="144"/>
       <c r="I261" s="144"/>
       <c r="J261" s="144"/>
       <c r="K261" s="144"/>
       <c r="L261" s="144"/>
       <c r="M261" s="144"/>
     </row>
-    <row r="262" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="262" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A262" s="112"/>
       <c r="B262" s="38"/>
       <c r="C262" s="81" t="s">
         <v>286</v>
       </c>
       <c r="D262" s="144"/>
       <c r="E262" s="144"/>
       <c r="F262" s="144"/>
       <c r="G262" s="144"/>
       <c r="H262" s="144"/>
       <c r="I262" s="144"/>
       <c r="J262" s="144"/>
       <c r="K262" s="144"/>
       <c r="L262" s="144"/>
       <c r="M262" s="144"/>
     </row>
-    <row r="263" spans="1:13" s="146" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
+    <row r="263" spans="1:13" s="146" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A263" s="112"/>
       <c r="B263" s="38"/>
       <c r="C263" s="81" t="s">
         <v>287</v>
       </c>
       <c r="D263" s="144"/>
       <c r="E263" s="144"/>
       <c r="F263" s="144"/>
       <c r="G263" s="144"/>
       <c r="H263" s="144"/>
       <c r="I263" s="144"/>
       <c r="J263" s="144"/>
       <c r="K263" s="144"/>
       <c r="L263" s="144"/>
       <c r="M263" s="144"/>
     </row>
-    <row r="264" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="264" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A264" s="112"/>
       <c r="B264" s="38" t="s">
         <v>288</v>
       </c>
       <c r="C264" s="81" t="s">
         <v>483</v>
       </c>
       <c r="D264" s="144"/>
       <c r="E264" s="144"/>
       <c r="F264" s="144"/>
       <c r="G264" s="144"/>
       <c r="H264" s="144"/>
       <c r="I264" s="144"/>
       <c r="J264" s="144"/>
       <c r="K264" s="144"/>
       <c r="L264" s="144"/>
       <c r="M264" s="144"/>
     </row>
-    <row r="265" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="265" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A265" s="112"/>
       <c r="B265" s="38"/>
       <c r="C265" s="81" t="s">
         <v>289</v>
       </c>
       <c r="D265" s="144"/>
       <c r="E265" s="144"/>
       <c r="F265" s="144"/>
       <c r="G265" s="144"/>
       <c r="H265" s="144"/>
       <c r="I265" s="144"/>
       <c r="J265" s="144"/>
       <c r="K265" s="144"/>
       <c r="L265" s="144"/>
       <c r="M265" s="144"/>
     </row>
-    <row r="266" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="266" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A266" s="112"/>
       <c r="B266" s="38"/>
       <c r="C266" s="81" t="s">
         <v>290</v>
       </c>
       <c r="D266" s="144"/>
       <c r="E266" s="144"/>
       <c r="F266" s="144"/>
       <c r="G266" s="144"/>
       <c r="H266" s="144"/>
       <c r="I266" s="144"/>
       <c r="J266" s="144"/>
       <c r="K266" s="144"/>
       <c r="L266" s="144"/>
       <c r="M266" s="144"/>
     </row>
-    <row r="267" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="267" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A267" s="112"/>
       <c r="B267" s="38"/>
       <c r="C267" s="81" t="s">
         <v>291</v>
       </c>
       <c r="D267" s="144"/>
       <c r="E267" s="144"/>
       <c r="F267" s="144"/>
       <c r="G267" s="144"/>
       <c r="H267" s="144"/>
       <c r="I267" s="144"/>
       <c r="J267" s="144"/>
       <c r="K267" s="144"/>
       <c r="L267" s="144"/>
       <c r="M267" s="144"/>
     </row>
-    <row r="268" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="268" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A268" s="112"/>
       <c r="B268" s="38"/>
       <c r="C268" s="81" t="s">
         <v>292</v>
       </c>
       <c r="D268" s="144"/>
       <c r="E268" s="144"/>
       <c r="F268" s="144"/>
       <c r="G268" s="144"/>
       <c r="H268" s="144"/>
       <c r="I268" s="144"/>
       <c r="J268" s="144"/>
       <c r="K268" s="144"/>
       <c r="L268" s="144"/>
       <c r="M268" s="144"/>
     </row>
-    <row r="269" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="269" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A269" s="112"/>
       <c r="B269" s="38"/>
       <c r="C269" s="81" t="s">
         <v>293</v>
       </c>
       <c r="D269" s="144"/>
       <c r="E269" s="144"/>
       <c r="F269" s="144"/>
       <c r="G269" s="144"/>
       <c r="H269" s="144"/>
       <c r="I269" s="144"/>
       <c r="J269" s="144"/>
       <c r="K269" s="144"/>
       <c r="L269" s="144"/>
       <c r="M269" s="144"/>
     </row>
-    <row r="270" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="270" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A270" s="112"/>
       <c r="B270" s="38"/>
       <c r="C270" s="81" t="s">
         <v>294</v>
       </c>
       <c r="D270" s="144"/>
       <c r="E270" s="144"/>
       <c r="F270" s="144"/>
       <c r="G270" s="144"/>
       <c r="H270" s="144"/>
       <c r="I270" s="144"/>
       <c r="J270" s="144"/>
       <c r="K270" s="144"/>
       <c r="L270" s="144"/>
       <c r="M270" s="144"/>
     </row>
-    <row r="271" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="271" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A271" s="112"/>
       <c r="B271" s="38"/>
       <c r="C271" s="81" t="s">
         <v>484</v>
       </c>
       <c r="D271" s="144"/>
       <c r="E271" s="144"/>
       <c r="F271" s="144"/>
       <c r="G271" s="144"/>
       <c r="H271" s="144"/>
       <c r="I271" s="144"/>
       <c r="J271" s="144"/>
       <c r="K271" s="144"/>
       <c r="L271" s="144"/>
       <c r="M271" s="144"/>
     </row>
-    <row r="272" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="272" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A272" s="112"/>
       <c r="B272" s="38"/>
       <c r="C272" s="81" t="s">
         <v>485</v>
       </c>
       <c r="D272" s="144"/>
       <c r="E272" s="144"/>
       <c r="F272" s="144"/>
       <c r="G272" s="144"/>
       <c r="H272" s="144"/>
       <c r="I272" s="144"/>
       <c r="J272" s="144"/>
       <c r="K272" s="144"/>
       <c r="L272" s="144"/>
       <c r="M272" s="144"/>
     </row>
-    <row r="273" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="273" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A273" s="112"/>
       <c r="B273" s="38"/>
       <c r="C273" s="81" t="s">
         <v>295</v>
       </c>
       <c r="D273" s="144"/>
       <c r="E273" s="144"/>
       <c r="F273" s="144"/>
       <c r="G273" s="144"/>
       <c r="H273" s="144"/>
       <c r="I273" s="144"/>
       <c r="J273" s="144"/>
       <c r="K273" s="144"/>
       <c r="L273" s="144"/>
       <c r="M273" s="144"/>
     </row>
-    <row r="274" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="274" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A274" s="112"/>
       <c r="B274" s="38"/>
       <c r="C274" s="81" t="s">
         <v>296</v>
       </c>
       <c r="D274" s="144"/>
       <c r="E274" s="144"/>
       <c r="F274" s="144"/>
       <c r="G274" s="144"/>
       <c r="H274" s="144"/>
       <c r="I274" s="144"/>
       <c r="J274" s="144"/>
       <c r="K274" s="144"/>
       <c r="L274" s="144"/>
       <c r="M274" s="144"/>
     </row>
-    <row r="275" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="275" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A275" s="112"/>
       <c r="B275" s="38" t="s">
         <v>297</v>
       </c>
       <c r="C275" s="81" t="s">
         <v>298</v>
       </c>
       <c r="D275" s="144"/>
       <c r="E275" s="144"/>
       <c r="F275" s="144"/>
       <c r="G275" s="144"/>
       <c r="H275" s="144"/>
       <c r="I275" s="144"/>
       <c r="J275" s="144"/>
       <c r="K275" s="144"/>
       <c r="L275" s="144"/>
       <c r="M275" s="144"/>
     </row>
-    <row r="276" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="276" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A276" s="112"/>
       <c r="B276" s="38"/>
       <c r="C276" s="81" t="s">
         <v>299</v>
       </c>
       <c r="D276" s="144"/>
       <c r="E276" s="144"/>
       <c r="F276" s="144"/>
       <c r="G276" s="144"/>
       <c r="H276" s="144"/>
       <c r="I276" s="144"/>
       <c r="J276" s="144"/>
       <c r="K276" s="144"/>
       <c r="L276" s="144"/>
       <c r="M276" s="144"/>
     </row>
-    <row r="277" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="277" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A277" s="112"/>
       <c r="B277" s="38" t="s">
         <v>300</v>
       </c>
       <c r="C277" s="81" t="s">
         <v>301</v>
       </c>
       <c r="D277" s="144"/>
       <c r="E277" s="144"/>
       <c r="F277" s="144"/>
       <c r="G277" s="144"/>
       <c r="H277" s="144"/>
       <c r="I277" s="144"/>
       <c r="J277" s="144"/>
       <c r="K277" s="144"/>
       <c r="L277" s="144"/>
       <c r="M277" s="144"/>
     </row>
-    <row r="278" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="278" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A278" s="162"/>
       <c r="B278" s="163"/>
       <c r="C278" s="164" t="s">
         <v>302</v>
       </c>
       <c r="D278" s="144"/>
       <c r="E278" s="144"/>
       <c r="F278" s="144"/>
       <c r="G278" s="144"/>
       <c r="H278" s="144"/>
       <c r="I278" s="144"/>
       <c r="J278" s="144"/>
       <c r="K278" s="144"/>
       <c r="L278" s="144"/>
       <c r="M278" s="144"/>
     </row>
-    <row r="279" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="279" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A279" s="162"/>
       <c r="B279" s="163"/>
       <c r="C279" s="164" t="s">
         <v>303</v>
       </c>
       <c r="D279" s="144"/>
       <c r="E279" s="144"/>
       <c r="F279" s="144"/>
       <c r="G279" s="144"/>
       <c r="H279" s="144"/>
       <c r="I279" s="144"/>
       <c r="J279" s="144"/>
       <c r="K279" s="144"/>
       <c r="L279" s="144"/>
       <c r="M279" s="144"/>
     </row>
-    <row r="280" spans="1:13" s="146" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="280" spans="1:13" s="146" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A280" s="165"/>
       <c r="B280" s="166" t="s">
         <v>486</v>
       </c>
       <c r="C280" s="166" t="s">
         <v>486</v>
       </c>
       <c r="D280" s="144"/>
       <c r="E280" s="144"/>
       <c r="F280" s="144"/>
       <c r="G280" s="144"/>
       <c r="H280" s="144"/>
       <c r="I280" s="144"/>
       <c r="J280" s="144"/>
       <c r="K280" s="144"/>
       <c r="L280" s="144"/>
       <c r="M280" s="144"/>
     </row>
-    <row r="281" spans="1:13" s="146" customFormat="1" ht="31.5" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="281" spans="1:13" s="146" customFormat="1" ht="32.25" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A281" s="161" t="s">
         <v>304</v>
       </c>
       <c r="B281" s="110" t="s">
         <v>305</v>
       </c>
       <c r="C281" s="111" t="s">
         <v>306</v>
       </c>
       <c r="D281" s="144"/>
       <c r="E281" s="144"/>
       <c r="F281" s="144"/>
       <c r="G281" s="144"/>
       <c r="H281" s="144"/>
       <c r="I281" s="144"/>
       <c r="J281" s="144"/>
       <c r="K281" s="144"/>
       <c r="L281" s="144"/>
       <c r="M281" s="144"/>
     </row>
-    <row r="282" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="282" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A282" s="112"/>
       <c r="B282" s="38" t="s">
         <v>307</v>
       </c>
       <c r="C282" s="81" t="s">
         <v>308</v>
       </c>
       <c r="D282" s="144"/>
       <c r="E282" s="144"/>
       <c r="F282" s="144"/>
       <c r="G282" s="144"/>
       <c r="H282" s="144"/>
       <c r="I282" s="144"/>
       <c r="J282" s="144"/>
       <c r="K282" s="144"/>
       <c r="L282" s="144"/>
       <c r="M282" s="144"/>
     </row>
-    <row r="283" spans="1:13" s="146" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+    <row r="283" spans="1:13" s="146" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A283" s="112"/>
       <c r="B283" s="38" t="s">
         <v>309</v>
       </c>
       <c r="C283" s="81" t="s">
         <v>310</v>
       </c>
       <c r="D283" s="144"/>
       <c r="E283" s="144"/>
       <c r="F283" s="144"/>
       <c r="G283" s="144"/>
       <c r="H283" s="144"/>
       <c r="I283" s="144"/>
       <c r="J283" s="144"/>
       <c r="K283" s="144"/>
       <c r="L283" s="144"/>
       <c r="M283" s="144"/>
     </row>
-    <row r="284" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="284" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A284" s="112"/>
       <c r="B284" s="38" t="s">
         <v>311</v>
       </c>
       <c r="C284" s="81" t="s">
         <v>312</v>
       </c>
       <c r="D284" s="144"/>
       <c r="E284" s="144"/>
       <c r="F284" s="144"/>
       <c r="G284" s="144"/>
       <c r="H284" s="144"/>
       <c r="I284" s="144"/>
       <c r="J284" s="144"/>
       <c r="K284" s="144"/>
       <c r="L284" s="144"/>
       <c r="M284" s="144"/>
     </row>
-    <row r="285" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="285" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A285" s="112"/>
       <c r="B285" s="38"/>
       <c r="C285" s="81" t="s">
         <v>313</v>
       </c>
       <c r="D285" s="144"/>
       <c r="E285" s="144"/>
       <c r="F285" s="144"/>
       <c r="G285" s="144"/>
       <c r="H285" s="144"/>
       <c r="I285" s="144"/>
       <c r="J285" s="144"/>
       <c r="K285" s="144"/>
       <c r="L285" s="144"/>
       <c r="M285" s="144"/>
     </row>
-    <row r="286" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="286" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A286" s="112"/>
       <c r="B286" s="38"/>
       <c r="C286" s="81" t="s">
         <v>314</v>
       </c>
       <c r="D286" s="144"/>
       <c r="E286" s="144"/>
       <c r="F286" s="144"/>
       <c r="G286" s="144"/>
       <c r="H286" s="144"/>
       <c r="I286" s="144"/>
       <c r="J286" s="144"/>
       <c r="K286" s="144"/>
       <c r="L286" s="144"/>
       <c r="M286" s="144"/>
     </row>
-    <row r="287" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="287" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A287" s="112"/>
       <c r="B287" s="38" t="s">
         <v>315</v>
       </c>
       <c r="C287" s="81" t="s">
         <v>316</v>
       </c>
       <c r="D287" s="144"/>
       <c r="E287" s="144"/>
       <c r="F287" s="144"/>
       <c r="G287" s="144"/>
       <c r="H287" s="144"/>
       <c r="I287" s="144"/>
       <c r="J287" s="144"/>
       <c r="K287" s="144"/>
       <c r="L287" s="144"/>
       <c r="M287" s="144"/>
     </row>
-    <row r="288" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="288" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A288" s="112"/>
       <c r="B288" s="38"/>
       <c r="C288" s="81" t="s">
         <v>317</v>
       </c>
       <c r="D288" s="144"/>
       <c r="E288" s="144"/>
       <c r="F288" s="144"/>
       <c r="G288" s="144"/>
       <c r="H288" s="144"/>
       <c r="I288" s="144"/>
       <c r="J288" s="144"/>
       <c r="K288" s="144"/>
       <c r="L288" s="144"/>
       <c r="M288" s="144"/>
     </row>
-    <row r="289" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="289" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A289" s="112"/>
       <c r="B289" s="38"/>
       <c r="C289" s="81" t="s">
         <v>318</v>
       </c>
       <c r="D289" s="144"/>
       <c r="E289" s="144"/>
       <c r="F289" s="144"/>
       <c r="G289" s="144"/>
       <c r="H289" s="144"/>
       <c r="I289" s="144"/>
       <c r="J289" s="144"/>
       <c r="K289" s="144"/>
       <c r="L289" s="144"/>
       <c r="M289" s="144"/>
     </row>
-    <row r="290" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="290" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A290" s="112"/>
       <c r="B290" s="38" t="s">
         <v>319</v>
       </c>
       <c r="C290" s="81" t="s">
         <v>320</v>
       </c>
       <c r="D290" s="144"/>
       <c r="E290" s="144"/>
       <c r="F290" s="144"/>
       <c r="G290" s="144"/>
       <c r="H290" s="144"/>
       <c r="I290" s="144"/>
       <c r="J290" s="144"/>
       <c r="K290" s="144"/>
       <c r="L290" s="144"/>
       <c r="M290" s="144"/>
     </row>
-    <row r="291" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="291" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A291" s="162"/>
       <c r="B291" s="163"/>
       <c r="C291" s="164" t="s">
         <v>321</v>
       </c>
       <c r="D291" s="144"/>
       <c r="E291" s="144"/>
       <c r="F291" s="144"/>
       <c r="G291" s="144"/>
       <c r="H291" s="144"/>
       <c r="I291" s="144"/>
       <c r="J291" s="144"/>
       <c r="K291" s="144"/>
       <c r="L291" s="144"/>
       <c r="M291" s="144"/>
     </row>
-    <row r="292" spans="1:13" s="146" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="292" spans="1:13" s="146" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A292" s="165"/>
       <c r="B292" s="166"/>
       <c r="C292" s="167" t="s">
         <v>322</v>
       </c>
       <c r="D292" s="144"/>
       <c r="E292" s="144"/>
       <c r="F292" s="144"/>
       <c r="G292" s="144"/>
       <c r="H292" s="144"/>
       <c r="I292" s="144"/>
       <c r="J292" s="144"/>
       <c r="K292" s="144"/>
       <c r="L292" s="144"/>
       <c r="M292" s="144"/>
     </row>
-    <row r="293" spans="1:13" s="146" customFormat="1" ht="31.5" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="293" spans="1:13" s="146" customFormat="1" ht="32.25" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A293" s="161" t="s">
         <v>323</v>
       </c>
       <c r="B293" s="110" t="s">
         <v>324</v>
       </c>
       <c r="C293" s="111" t="s">
         <v>325</v>
       </c>
       <c r="D293" s="144"/>
       <c r="E293" s="144"/>
       <c r="F293" s="144"/>
       <c r="G293" s="144"/>
       <c r="H293" s="144"/>
       <c r="I293" s="144"/>
       <c r="J293" s="144"/>
       <c r="K293" s="144"/>
       <c r="L293" s="144"/>
       <c r="M293" s="144"/>
     </row>
-    <row r="294" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="294" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A294" s="112"/>
       <c r="B294" s="38"/>
       <c r="C294" s="81" t="s">
         <v>326</v>
       </c>
       <c r="D294" s="144"/>
       <c r="E294" s="144"/>
       <c r="F294" s="144"/>
       <c r="G294" s="144"/>
       <c r="H294" s="144"/>
       <c r="I294" s="144"/>
       <c r="J294" s="144"/>
       <c r="K294" s="144"/>
       <c r="L294" s="144"/>
       <c r="M294" s="144"/>
     </row>
-    <row r="295" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="295" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A295" s="112"/>
       <c r="B295" s="38"/>
       <c r="C295" s="81" t="s">
         <v>327</v>
       </c>
       <c r="D295" s="144"/>
       <c r="E295" s="144"/>
       <c r="F295" s="144"/>
       <c r="G295" s="144"/>
       <c r="H295" s="144"/>
       <c r="I295" s="144"/>
       <c r="J295" s="144"/>
       <c r="K295" s="144"/>
       <c r="L295" s="144"/>
       <c r="M295" s="144"/>
     </row>
-    <row r="296" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="296" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A296" s="112"/>
       <c r="B296" s="38"/>
       <c r="C296" s="81" t="s">
         <v>328</v>
       </c>
       <c r="D296" s="144"/>
       <c r="E296" s="144"/>
       <c r="F296" s="144"/>
       <c r="G296" s="144"/>
       <c r="H296" s="144"/>
       <c r="I296" s="144"/>
       <c r="J296" s="144"/>
       <c r="K296" s="144"/>
       <c r="L296" s="144"/>
       <c r="M296" s="144"/>
     </row>
-    <row r="297" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="297" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A297" s="112"/>
       <c r="B297" s="38"/>
       <c r="C297" s="81" t="s">
         <v>329</v>
       </c>
       <c r="D297" s="144"/>
       <c r="E297" s="144"/>
       <c r="F297" s="144"/>
       <c r="G297" s="144"/>
       <c r="H297" s="144"/>
       <c r="I297" s="144"/>
       <c r="J297" s="144"/>
       <c r="K297" s="144"/>
       <c r="L297" s="144"/>
       <c r="M297" s="144"/>
     </row>
-    <row r="298" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="298" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A298" s="112"/>
       <c r="B298" s="38"/>
       <c r="C298" s="81" t="s">
         <v>330</v>
       </c>
       <c r="D298" s="144"/>
       <c r="E298" s="144"/>
       <c r="F298" s="144"/>
       <c r="G298" s="144"/>
       <c r="H298" s="144"/>
       <c r="I298" s="144"/>
       <c r="J298" s="144"/>
       <c r="K298" s="144"/>
       <c r="L298" s="144"/>
       <c r="M298" s="144"/>
     </row>
-    <row r="299" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="299" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A299" s="112"/>
       <c r="B299" s="38"/>
       <c r="C299" s="81" t="s">
         <v>331</v>
       </c>
       <c r="D299" s="144"/>
       <c r="E299" s="144"/>
       <c r="F299" s="144"/>
       <c r="G299" s="144"/>
       <c r="H299" s="144"/>
       <c r="I299" s="144"/>
       <c r="J299" s="144"/>
       <c r="K299" s="144"/>
       <c r="L299" s="144"/>
       <c r="M299" s="144"/>
     </row>
-    <row r="300" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="300" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A300" s="112"/>
       <c r="B300" s="38"/>
       <c r="C300" s="81" t="s">
         <v>332</v>
       </c>
       <c r="D300" s="144"/>
       <c r="E300" s="144"/>
       <c r="F300" s="144"/>
       <c r="G300" s="144"/>
       <c r="H300" s="144"/>
       <c r="I300" s="144"/>
       <c r="J300" s="144"/>
       <c r="K300" s="144"/>
       <c r="L300" s="144"/>
       <c r="M300" s="144"/>
     </row>
-    <row r="301" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="301" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A301" s="112"/>
       <c r="B301" s="38"/>
       <c r="C301" s="81" t="s">
         <v>333</v>
       </c>
       <c r="D301" s="144"/>
       <c r="E301" s="144"/>
       <c r="F301" s="144"/>
       <c r="G301" s="144"/>
       <c r="H301" s="144"/>
       <c r="I301" s="144"/>
       <c r="J301" s="144"/>
       <c r="K301" s="144"/>
       <c r="L301" s="144"/>
       <c r="M301" s="144"/>
     </row>
-    <row r="302" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="302" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A302" s="112"/>
       <c r="B302" s="38"/>
       <c r="C302" s="81" t="s">
         <v>334</v>
       </c>
       <c r="D302" s="144"/>
       <c r="E302" s="144"/>
       <c r="F302" s="144"/>
       <c r="G302" s="144"/>
       <c r="H302" s="144"/>
       <c r="I302" s="144"/>
       <c r="J302" s="144"/>
       <c r="K302" s="144"/>
       <c r="L302" s="144"/>
       <c r="M302" s="144"/>
     </row>
-    <row r="303" spans="1:13" s="146" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="303" spans="1:13" s="146" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A303" s="162"/>
       <c r="B303" s="163"/>
       <c r="C303" s="164" t="s">
         <v>335</v>
       </c>
       <c r="D303" s="144"/>
       <c r="E303" s="144"/>
       <c r="F303" s="144"/>
       <c r="G303" s="144"/>
       <c r="H303" s="144"/>
       <c r="I303" s="144"/>
       <c r="J303" s="144"/>
       <c r="K303" s="144"/>
       <c r="L303" s="144"/>
       <c r="M303" s="144"/>
     </row>
-    <row r="304" spans="1:13" x14ac:dyDescent="0.35">
+    <row r="304" spans="1:13" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A304" s="162"/>
       <c r="B304" s="163"/>
       <c r="C304" s="164" t="s">
         <v>336</v>
       </c>
     </row>
-    <row r="305" spans="1:3" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="305" spans="1:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A305" s="165"/>
       <c r="B305" s="166"/>
       <c r="C305" s="167" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="306" spans="1:3" ht="16" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="306" spans="1:3" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A306" s="161" t="s">
         <v>487</v>
       </c>
       <c r="B306" s="110" t="s">
         <v>487</v>
       </c>
       <c r="C306" s="110" t="s">
         <v>488</v>
       </c>
     </row>
-    <row r="307" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="307" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A307" s="161"/>
       <c r="B307" s="110"/>
       <c r="C307" s="110" t="s">
         <v>489</v>
       </c>
     </row>
-    <row r="308" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="308" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A308" s="112"/>
       <c r="B308" s="38"/>
       <c r="C308" s="38" t="s">
         <v>490</v>
       </c>
     </row>
-    <row r="309" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="309" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A309" s="112"/>
       <c r="B309" s="38"/>
       <c r="C309" s="38" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="310" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="310" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A310" s="112"/>
       <c r="B310" s="38"/>
       <c r="C310" s="38" t="s">
         <v>492</v>
       </c>
     </row>
-    <row r="311" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="311" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A311" s="112"/>
       <c r="B311" s="38"/>
       <c r="C311" s="38" t="s">
         <v>493</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283516" right="0.70866141732283516" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992126012" footer="0.31496062992126012"/>
   <pageSetup scale="80" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BF6B384-B61E-4FC5-8855-F81EC0E81EF0}">
   <dimension ref="A1:W96"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.54296875" style="45" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="25" max="16384" width="8.7265625" style="44"/>
+    <col min="1" max="1" width="2.5703125" style="45" customWidth="1"/>
+    <col min="2" max="2" width="26.28515625" style="44" customWidth="1"/>
+    <col min="3" max="3" width="28.140625" style="44" customWidth="1"/>
+    <col min="4" max="4" width="28.140625" style="44" hidden="1" customWidth="1"/>
+    <col min="5" max="17" width="6.42578125" style="44" customWidth="1"/>
+    <col min="18" max="22" width="8.7109375" style="44" customWidth="1"/>
+    <col min="23" max="23" width="8.7109375" style="45" customWidth="1"/>
+    <col min="24" max="24" width="8.7109375" style="44" customWidth="1"/>
+    <col min="25" max="16384" width="8.7109375" style="44"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="35" t="s">
         <v>417</v>
       </c>
       <c r="B1" s="36"/>
       <c r="C1" s="36"/>
       <c r="D1" s="36"/>
       <c r="E1" s="36"/>
       <c r="F1" s="36"/>
       <c r="G1" s="36"/>
       <c r="H1" s="36"/>
       <c r="I1" s="36"/>
       <c r="J1" s="36"/>
       <c r="K1" s="36"/>
       <c r="L1" s="36"/>
     </row>
-    <row r="3" spans="1:23" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B3" s="46" t="s">
         <v>338</v>
       </c>
       <c r="C3" s="47"/>
       <c r="D3" s="47"/>
     </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:23" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B4" s="48"/>
     </row>
-    <row r="5" spans="1:23" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:23" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="45" t="s">
         <v>339</v>
       </c>
       <c r="B5" s="114" t="s">
         <v>341</v>
       </c>
       <c r="C5" s="115" t="s">
         <v>342</v>
       </c>
       <c r="D5" s="114" t="s">
         <v>418</v>
       </c>
       <c r="E5" s="114" t="s">
         <v>343</v>
       </c>
       <c r="F5" s="116" t="s">
         <v>344</v>
       </c>
       <c r="G5" s="116" t="s">
         <v>345</v>
       </c>
       <c r="H5" s="116" t="s">
         <v>346</v>
       </c>
       <c r="I5" s="116" t="s">
@@ -10444,2068 +10444,2068 @@
         <v>348</v>
       </c>
       <c r="K5" s="116" t="s">
         <v>349</v>
       </c>
       <c r="L5" s="116" t="s">
         <v>350</v>
       </c>
       <c r="M5" s="116" t="s">
         <v>351</v>
       </c>
       <c r="N5" s="116" t="s">
         <v>352</v>
       </c>
       <c r="O5" s="116" t="s">
         <v>353</v>
       </c>
       <c r="P5" s="116" t="s">
         <v>354</v>
       </c>
       <c r="Q5" s="117" t="s">
         <v>355</v>
       </c>
       <c r="W5" s="12"/>
     </row>
-    <row r="6" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="45" t="str">
         <f t="shared" ref="A6:A69" si="0">$B$3</f>
         <v>Select your organisation</v>
       </c>
       <c r="B6" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C6" s="53" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="53"/>
       <c r="E6" s="52"/>
       <c r="F6" s="52"/>
       <c r="G6" s="52"/>
       <c r="H6" s="52"/>
       <c r="I6" s="52"/>
       <c r="J6" s="52"/>
       <c r="K6" s="52"/>
       <c r="L6" s="52"/>
       <c r="M6" s="52"/>
       <c r="N6" s="52"/>
       <c r="O6" s="52"/>
       <c r="P6" s="52"/>
       <c r="Q6" s="52"/>
       <c r="W6" s="12"/>
     </row>
-    <row r="7" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B7" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C7" s="53" t="s">
         <v>419</v>
       </c>
       <c r="D7" s="53"/>
       <c r="E7" s="52"/>
       <c r="F7" s="52"/>
       <c r="G7" s="52"/>
       <c r="H7" s="52"/>
       <c r="I7" s="52"/>
       <c r="J7" s="52"/>
       <c r="K7" s="52"/>
       <c r="L7" s="52"/>
       <c r="M7" s="52"/>
       <c r="N7" s="52"/>
       <c r="O7" s="52"/>
       <c r="P7" s="52"/>
       <c r="Q7" s="52"/>
       <c r="W7" s="12"/>
     </row>
-    <row r="8" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B8" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C8" s="118"/>
       <c r="D8" s="53"/>
       <c r="E8" s="52"/>
       <c r="F8" s="52"/>
       <c r="G8" s="52"/>
       <c r="H8" s="52"/>
       <c r="I8" s="52"/>
       <c r="J8" s="52"/>
       <c r="K8" s="52"/>
       <c r="L8" s="52"/>
       <c r="M8" s="52"/>
       <c r="N8" s="52"/>
       <c r="O8" s="52"/>
       <c r="P8" s="52"/>
       <c r="Q8" s="52"/>
       <c r="W8" s="12"/>
     </row>
-    <row r="9" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C9" s="119"/>
       <c r="D9" s="54"/>
       <c r="E9" s="52"/>
       <c r="F9" s="52"/>
       <c r="G9" s="52"/>
       <c r="H9" s="52"/>
       <c r="I9" s="52"/>
       <c r="J9" s="52"/>
       <c r="K9" s="52"/>
       <c r="L9" s="52"/>
       <c r="M9" s="52"/>
       <c r="N9" s="52"/>
       <c r="O9" s="52"/>
       <c r="P9" s="52"/>
       <c r="Q9" s="52"/>
       <c r="W9" s="12"/>
     </row>
-    <row r="10" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C10" s="119"/>
       <c r="D10" s="54"/>
       <c r="E10" s="52"/>
       <c r="F10" s="52"/>
       <c r="G10" s="52"/>
       <c r="H10" s="52"/>
       <c r="I10" s="52"/>
       <c r="J10" s="52"/>
       <c r="K10" s="52"/>
       <c r="L10" s="52"/>
       <c r="M10" s="52"/>
       <c r="N10" s="52"/>
       <c r="O10" s="52"/>
       <c r="P10" s="52"/>
       <c r="Q10" s="52"/>
       <c r="S10" s="49"/>
       <c r="W10" s="12"/>
     </row>
-    <row r="11" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C11" s="119"/>
       <c r="D11" s="54"/>
       <c r="E11" s="52"/>
       <c r="F11" s="52"/>
       <c r="G11" s="52"/>
       <c r="H11" s="52"/>
       <c r="I11" s="52"/>
       <c r="J11" s="52"/>
       <c r="K11" s="52"/>
       <c r="L11" s="52"/>
       <c r="M11" s="52"/>
       <c r="N11" s="52"/>
       <c r="O11" s="52"/>
       <c r="P11" s="52"/>
       <c r="Q11" s="52"/>
       <c r="S11" s="49"/>
       <c r="W11" s="12"/>
     </row>
-    <row r="12" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B12" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C12" s="119"/>
       <c r="D12" s="54"/>
       <c r="E12" s="55"/>
       <c r="F12" s="55"/>
       <c r="G12" s="55"/>
       <c r="H12" s="55"/>
       <c r="I12" s="55"/>
       <c r="J12" s="55"/>
       <c r="K12" s="55"/>
       <c r="L12" s="55"/>
       <c r="M12" s="55"/>
       <c r="N12" s="55"/>
       <c r="O12" s="55"/>
       <c r="P12" s="55"/>
       <c r="Q12" s="55"/>
       <c r="S12" s="49"/>
     </row>
-    <row r="13" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B13" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C13" s="119"/>
       <c r="D13" s="54"/>
       <c r="E13" s="55"/>
       <c r="F13" s="55"/>
       <c r="G13" s="55"/>
       <c r="H13" s="55"/>
       <c r="I13" s="55"/>
       <c r="J13" s="55"/>
       <c r="K13" s="55"/>
       <c r="L13" s="55"/>
       <c r="M13" s="55"/>
       <c r="N13" s="55"/>
       <c r="O13" s="55"/>
       <c r="P13" s="55"/>
       <c r="Q13" s="55"/>
     </row>
-    <row r="14" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B14" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C14" s="119"/>
       <c r="D14" s="54"/>
       <c r="E14" s="52"/>
       <c r="F14" s="52"/>
       <c r="G14" s="52"/>
       <c r="H14" s="52"/>
       <c r="I14" s="52"/>
       <c r="J14" s="52"/>
       <c r="K14" s="52"/>
       <c r="L14" s="52"/>
       <c r="M14" s="52"/>
       <c r="N14" s="52"/>
       <c r="O14" s="52"/>
       <c r="P14" s="52"/>
       <c r="Q14" s="52"/>
       <c r="W14" s="12"/>
     </row>
-    <row r="15" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B15" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C15" s="119"/>
       <c r="D15" s="54"/>
       <c r="E15" s="55"/>
       <c r="F15" s="55"/>
       <c r="G15" s="55"/>
       <c r="H15" s="55"/>
       <c r="I15" s="55"/>
       <c r="J15" s="55"/>
       <c r="K15" s="55"/>
       <c r="L15" s="55"/>
       <c r="M15" s="55"/>
       <c r="N15" s="55"/>
       <c r="O15" s="55"/>
       <c r="P15" s="55"/>
       <c r="Q15" s="55"/>
     </row>
-    <row r="16" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B16" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C16" s="119"/>
       <c r="D16" s="54"/>
       <c r="E16" s="55"/>
       <c r="F16" s="55"/>
       <c r="G16" s="55"/>
       <c r="H16" s="55"/>
       <c r="I16" s="55"/>
       <c r="J16" s="55"/>
       <c r="K16" s="55"/>
       <c r="L16" s="55"/>
       <c r="M16" s="55"/>
       <c r="N16" s="55"/>
       <c r="O16" s="55"/>
       <c r="P16" s="55"/>
       <c r="Q16" s="55"/>
     </row>
-    <row r="17" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B17" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C17" s="119"/>
       <c r="D17" s="54"/>
       <c r="E17" s="55"/>
       <c r="F17" s="55"/>
       <c r="G17" s="55"/>
       <c r="H17" s="55"/>
       <c r="I17" s="55"/>
       <c r="J17" s="55"/>
       <c r="K17" s="55"/>
       <c r="L17" s="55"/>
       <c r="M17" s="55"/>
       <c r="N17" s="55"/>
       <c r="O17" s="55"/>
       <c r="P17" s="55"/>
       <c r="Q17" s="55"/>
     </row>
-    <row r="18" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B18" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C18" s="119"/>
       <c r="D18" s="54"/>
       <c r="E18" s="55"/>
       <c r="F18" s="55"/>
       <c r="G18" s="55"/>
       <c r="H18" s="55"/>
       <c r="I18" s="55"/>
       <c r="J18" s="55"/>
       <c r="K18" s="55"/>
       <c r="L18" s="55"/>
       <c r="M18" s="55"/>
       <c r="N18" s="55"/>
       <c r="O18" s="55"/>
       <c r="P18" s="55"/>
       <c r="Q18" s="55"/>
     </row>
-    <row r="19" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B19" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C19" s="119"/>
       <c r="D19" s="54"/>
       <c r="E19" s="55"/>
       <c r="F19" s="55"/>
       <c r="G19" s="55"/>
       <c r="H19" s="55"/>
       <c r="I19" s="55"/>
       <c r="J19" s="55"/>
       <c r="K19" s="55"/>
       <c r="L19" s="55"/>
       <c r="M19" s="55"/>
       <c r="N19" s="55"/>
       <c r="O19" s="55"/>
       <c r="P19" s="55"/>
       <c r="Q19" s="55"/>
     </row>
-    <row r="20" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B20" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C20" s="119"/>
       <c r="D20" s="54"/>
       <c r="E20" s="55"/>
       <c r="F20" s="55"/>
       <c r="G20" s="55"/>
       <c r="H20" s="55"/>
       <c r="I20" s="55"/>
       <c r="J20" s="55"/>
       <c r="K20" s="55"/>
       <c r="L20" s="55"/>
       <c r="M20" s="55"/>
       <c r="N20" s="55"/>
       <c r="O20" s="55"/>
       <c r="P20" s="55"/>
       <c r="Q20" s="55"/>
     </row>
-    <row r="21" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B21" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C21" s="119"/>
       <c r="D21" s="54"/>
       <c r="E21" s="55"/>
       <c r="F21" s="55"/>
       <c r="G21" s="55"/>
       <c r="H21" s="55"/>
       <c r="I21" s="55"/>
       <c r="J21" s="55"/>
       <c r="K21" s="55"/>
       <c r="L21" s="55"/>
       <c r="M21" s="55"/>
       <c r="N21" s="55"/>
       <c r="O21" s="55"/>
       <c r="P21" s="55"/>
       <c r="Q21" s="55"/>
     </row>
-    <row r="22" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B22" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C22" s="119"/>
       <c r="D22" s="54"/>
       <c r="E22" s="55"/>
       <c r="F22" s="55"/>
       <c r="G22" s="55"/>
       <c r="H22" s="55"/>
       <c r="I22" s="55"/>
       <c r="J22" s="55"/>
       <c r="K22" s="55"/>
       <c r="L22" s="55"/>
       <c r="M22" s="55"/>
       <c r="N22" s="55"/>
       <c r="O22" s="55"/>
       <c r="P22" s="55"/>
       <c r="Q22" s="55"/>
     </row>
-    <row r="23" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B23" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C23" s="119"/>
       <c r="D23" s="54"/>
       <c r="E23" s="55"/>
       <c r="F23" s="55"/>
       <c r="G23" s="55"/>
       <c r="H23" s="55"/>
       <c r="I23" s="55"/>
       <c r="J23" s="55"/>
       <c r="K23" s="55"/>
       <c r="L23" s="55"/>
       <c r="M23" s="55"/>
       <c r="N23" s="55"/>
       <c r="O23" s="55"/>
       <c r="P23" s="55"/>
       <c r="Q23" s="55"/>
     </row>
-    <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B24" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C24" s="120"/>
       <c r="D24" s="56"/>
       <c r="E24" s="55"/>
       <c r="F24" s="55"/>
       <c r="G24" s="55"/>
       <c r="H24" s="55"/>
       <c r="I24" s="55"/>
       <c r="J24" s="55"/>
       <c r="K24" s="55"/>
       <c r="L24" s="55"/>
       <c r="M24" s="55"/>
       <c r="N24" s="55"/>
       <c r="O24" s="55"/>
       <c r="P24" s="55"/>
       <c r="Q24" s="55"/>
     </row>
-    <row r="25" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B25" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C25" s="120"/>
       <c r="D25" s="56"/>
       <c r="E25" s="55"/>
       <c r="F25" s="55"/>
       <c r="G25" s="55"/>
       <c r="H25" s="55"/>
       <c r="I25" s="55"/>
       <c r="J25" s="55"/>
       <c r="K25" s="55"/>
       <c r="L25" s="55"/>
       <c r="M25" s="55"/>
       <c r="N25" s="55"/>
       <c r="O25" s="55"/>
       <c r="P25" s="55"/>
       <c r="Q25" s="55"/>
     </row>
-    <row r="26" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B26" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C26" s="120"/>
       <c r="D26" s="56"/>
       <c r="E26" s="55"/>
       <c r="F26" s="55"/>
       <c r="G26" s="55"/>
       <c r="H26" s="55"/>
       <c r="I26" s="55"/>
       <c r="J26" s="55"/>
       <c r="K26" s="55"/>
       <c r="L26" s="55"/>
       <c r="M26" s="55"/>
       <c r="N26" s="55"/>
       <c r="O26" s="55"/>
       <c r="P26" s="55"/>
       <c r="Q26" s="55"/>
     </row>
-    <row r="27" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B27" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C27" s="121"/>
       <c r="D27" s="57"/>
       <c r="E27" s="55"/>
       <c r="F27" s="55"/>
       <c r="G27" s="55"/>
       <c r="H27" s="55"/>
       <c r="I27" s="55"/>
       <c r="J27" s="55"/>
       <c r="K27" s="55"/>
       <c r="L27" s="55"/>
       <c r="M27" s="55"/>
       <c r="N27" s="55"/>
       <c r="O27" s="55"/>
       <c r="P27" s="55"/>
       <c r="Q27" s="55"/>
     </row>
-    <row r="28" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B28" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C28" s="120"/>
       <c r="D28" s="56"/>
       <c r="E28" s="55"/>
       <c r="F28" s="55"/>
       <c r="G28" s="55"/>
       <c r="H28" s="55"/>
       <c r="I28" s="55"/>
       <c r="J28" s="55"/>
       <c r="K28" s="55"/>
       <c r="L28" s="55"/>
       <c r="M28" s="55"/>
       <c r="N28" s="55"/>
       <c r="O28" s="55"/>
       <c r="P28" s="55"/>
       <c r="Q28" s="55"/>
     </row>
-    <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B29" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C29" s="120"/>
       <c r="D29" s="56"/>
       <c r="E29" s="55"/>
       <c r="F29" s="55"/>
       <c r="G29" s="55"/>
       <c r="H29" s="55"/>
       <c r="I29" s="55"/>
       <c r="J29" s="55"/>
       <c r="K29" s="55"/>
       <c r="L29" s="55"/>
       <c r="M29" s="55"/>
       <c r="N29" s="55"/>
       <c r="O29" s="55"/>
       <c r="P29" s="55"/>
       <c r="Q29" s="55"/>
     </row>
-    <row r="30" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B30" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C30" s="120"/>
       <c r="D30" s="56"/>
       <c r="E30" s="55"/>
       <c r="F30" s="55"/>
       <c r="G30" s="55"/>
       <c r="H30" s="55"/>
       <c r="I30" s="55"/>
       <c r="J30" s="55"/>
       <c r="K30" s="55"/>
       <c r="L30" s="55"/>
       <c r="M30" s="55"/>
       <c r="N30" s="55"/>
       <c r="O30" s="55"/>
       <c r="P30" s="55"/>
       <c r="Q30" s="55"/>
     </row>
-    <row r="31" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B31" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C31" s="120"/>
       <c r="D31" s="56"/>
       <c r="E31" s="55"/>
       <c r="F31" s="55"/>
       <c r="G31" s="55"/>
       <c r="H31" s="55"/>
       <c r="I31" s="55"/>
       <c r="J31" s="55"/>
       <c r="K31" s="55"/>
       <c r="L31" s="55"/>
       <c r="M31" s="55"/>
       <c r="N31" s="55"/>
       <c r="O31" s="55"/>
       <c r="P31" s="55"/>
       <c r="Q31" s="55"/>
     </row>
-    <row r="32" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B32" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C32" s="120"/>
       <c r="D32" s="56"/>
       <c r="E32" s="55"/>
       <c r="F32" s="55"/>
       <c r="G32" s="55"/>
       <c r="H32" s="55"/>
       <c r="I32" s="55"/>
       <c r="J32" s="55"/>
       <c r="K32" s="55"/>
       <c r="L32" s="55"/>
       <c r="M32" s="55"/>
       <c r="N32" s="55"/>
       <c r="O32" s="55"/>
       <c r="P32" s="55"/>
       <c r="Q32" s="55"/>
     </row>
-    <row r="33" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B33" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C33" s="120"/>
       <c r="D33" s="56"/>
       <c r="E33" s="55"/>
       <c r="F33" s="55"/>
       <c r="G33" s="55"/>
       <c r="H33" s="55"/>
       <c r="I33" s="55"/>
       <c r="J33" s="55"/>
       <c r="K33" s="55"/>
       <c r="L33" s="55"/>
       <c r="M33" s="55"/>
       <c r="N33" s="55"/>
       <c r="O33" s="55"/>
       <c r="P33" s="55"/>
       <c r="Q33" s="55"/>
     </row>
-    <row r="34" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B34" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C34" s="122"/>
       <c r="D34" s="58"/>
       <c r="E34" s="55"/>
       <c r="F34" s="55"/>
       <c r="G34" s="55"/>
       <c r="H34" s="55"/>
       <c r="I34" s="55"/>
       <c r="J34" s="55"/>
       <c r="K34" s="55"/>
       <c r="L34" s="55"/>
       <c r="M34" s="55"/>
       <c r="N34" s="55"/>
       <c r="O34" s="55"/>
       <c r="P34" s="55"/>
       <c r="Q34" s="55"/>
       <c r="W34" s="12"/>
     </row>
-    <row r="35" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B35" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C35" s="122"/>
       <c r="D35" s="58"/>
       <c r="E35" s="55"/>
       <c r="F35" s="55"/>
       <c r="G35" s="55"/>
       <c r="H35" s="55"/>
       <c r="I35" s="55"/>
       <c r="J35" s="55"/>
       <c r="K35" s="55"/>
       <c r="L35" s="55"/>
       <c r="M35" s="55"/>
       <c r="N35" s="55"/>
       <c r="O35" s="55"/>
       <c r="P35" s="55"/>
       <c r="Q35" s="55"/>
       <c r="W35" s="12"/>
     </row>
-    <row r="36" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B36" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C36" s="122"/>
       <c r="D36" s="58"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="55"/>
       <c r="N36" s="55"/>
       <c r="O36" s="55"/>
       <c r="P36" s="55"/>
       <c r="Q36" s="55"/>
       <c r="W36" s="12"/>
     </row>
-    <row r="37" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B37" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C37" s="122"/>
       <c r="D37" s="58"/>
       <c r="E37" s="55"/>
       <c r="F37" s="55"/>
       <c r="G37" s="55"/>
       <c r="H37" s="55"/>
       <c r="I37" s="55"/>
       <c r="J37" s="55"/>
       <c r="K37" s="55"/>
       <c r="L37" s="55"/>
       <c r="M37" s="55"/>
       <c r="N37" s="55"/>
       <c r="O37" s="55"/>
       <c r="P37" s="55"/>
       <c r="Q37" s="55"/>
       <c r="W37" s="12"/>
     </row>
-    <row r="38" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B38" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C38" s="122"/>
       <c r="D38" s="58"/>
       <c r="E38" s="55"/>
       <c r="F38" s="55"/>
       <c r="G38" s="55"/>
       <c r="H38" s="55"/>
       <c r="I38" s="55"/>
       <c r="J38" s="55"/>
       <c r="K38" s="55"/>
       <c r="L38" s="55"/>
       <c r="M38" s="55"/>
       <c r="N38" s="55"/>
       <c r="O38" s="55"/>
       <c r="P38" s="55"/>
       <c r="Q38" s="55"/>
       <c r="W38" s="12"/>
     </row>
-    <row r="39" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B39" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C39" s="123"/>
       <c r="D39" s="59"/>
       <c r="E39" s="55"/>
       <c r="F39" s="55"/>
       <c r="G39" s="55"/>
       <c r="H39" s="55"/>
       <c r="I39" s="55"/>
       <c r="J39" s="55"/>
       <c r="K39" s="55"/>
       <c r="L39" s="55"/>
       <c r="M39" s="55"/>
       <c r="N39" s="55"/>
       <c r="O39" s="55"/>
       <c r="P39" s="55"/>
       <c r="Q39" s="55"/>
     </row>
-    <row r="40" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B40" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C40" s="120"/>
       <c r="D40" s="56"/>
       <c r="E40" s="55"/>
       <c r="F40" s="55"/>
       <c r="G40" s="55"/>
       <c r="H40" s="55"/>
       <c r="I40" s="55"/>
       <c r="J40" s="55"/>
       <c r="K40" s="55"/>
       <c r="L40" s="55"/>
       <c r="M40" s="55"/>
       <c r="N40" s="55"/>
       <c r="O40" s="55"/>
       <c r="P40" s="55"/>
       <c r="Q40" s="55"/>
     </row>
-    <row r="41" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B41" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C41" s="119"/>
       <c r="D41" s="54"/>
       <c r="E41" s="55"/>
       <c r="F41" s="55"/>
       <c r="G41" s="55"/>
       <c r="H41" s="55"/>
       <c r="I41" s="55"/>
       <c r="J41" s="55"/>
       <c r="K41" s="55"/>
       <c r="L41" s="55"/>
       <c r="M41" s="55"/>
       <c r="N41" s="55"/>
       <c r="O41" s="55"/>
       <c r="P41" s="55"/>
       <c r="Q41" s="55"/>
     </row>
-    <row r="42" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B42" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C42" s="119"/>
       <c r="D42" s="54"/>
       <c r="E42" s="55"/>
       <c r="F42" s="55"/>
       <c r="G42" s="55"/>
       <c r="H42" s="55"/>
       <c r="I42" s="55"/>
       <c r="J42" s="55"/>
       <c r="K42" s="55"/>
       <c r="L42" s="55"/>
       <c r="M42" s="55"/>
       <c r="N42" s="55"/>
       <c r="O42" s="55"/>
       <c r="P42" s="55"/>
       <c r="Q42" s="55"/>
     </row>
-    <row r="43" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B43" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C43" s="119"/>
       <c r="D43" s="54"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="G43" s="55"/>
       <c r="H43" s="55"/>
       <c r="I43" s="55"/>
       <c r="J43" s="55"/>
       <c r="K43" s="55"/>
       <c r="L43" s="55"/>
       <c r="M43" s="55"/>
       <c r="N43" s="55"/>
       <c r="O43" s="55"/>
       <c r="P43" s="55"/>
       <c r="Q43" s="55"/>
     </row>
-    <row r="44" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B44" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C44" s="119"/>
       <c r="D44" s="54"/>
       <c r="E44" s="55"/>
       <c r="F44" s="55"/>
       <c r="G44" s="55"/>
       <c r="H44" s="55"/>
       <c r="I44" s="55"/>
       <c r="J44" s="55"/>
       <c r="K44" s="55"/>
       <c r="L44" s="55"/>
       <c r="M44" s="55"/>
       <c r="N44" s="55"/>
       <c r="O44" s="55"/>
       <c r="P44" s="55"/>
       <c r="Q44" s="55"/>
     </row>
-    <row r="45" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B45" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C45" s="124"/>
       <c r="D45" s="60"/>
       <c r="E45" s="55"/>
       <c r="F45" s="55"/>
       <c r="G45" s="55"/>
       <c r="H45" s="55"/>
       <c r="I45" s="55"/>
       <c r="J45" s="55"/>
       <c r="K45" s="55"/>
       <c r="L45" s="55"/>
       <c r="M45" s="55"/>
       <c r="N45" s="55"/>
       <c r="O45" s="55"/>
       <c r="P45" s="55"/>
       <c r="Q45" s="55"/>
     </row>
-    <row r="46" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B46" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C46" s="119"/>
       <c r="D46" s="54"/>
       <c r="E46" s="55"/>
       <c r="F46" s="55"/>
       <c r="G46" s="55"/>
       <c r="H46" s="55"/>
       <c r="I46" s="55"/>
       <c r="J46" s="55"/>
       <c r="K46" s="55"/>
       <c r="L46" s="55"/>
       <c r="M46" s="55"/>
       <c r="N46" s="55"/>
       <c r="O46" s="55"/>
       <c r="P46" s="55"/>
       <c r="Q46" s="55"/>
     </row>
-    <row r="47" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B47" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C47" s="119"/>
       <c r="D47" s="54"/>
       <c r="E47" s="55"/>
       <c r="F47" s="55"/>
       <c r="G47" s="55"/>
       <c r="H47" s="55"/>
       <c r="I47" s="55"/>
       <c r="J47" s="55"/>
       <c r="K47" s="55"/>
       <c r="L47" s="55"/>
       <c r="M47" s="55"/>
       <c r="N47" s="55"/>
       <c r="O47" s="55"/>
       <c r="P47" s="55"/>
       <c r="Q47" s="55"/>
     </row>
-    <row r="48" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B48" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C48" s="119"/>
       <c r="D48" s="54"/>
       <c r="E48" s="55"/>
       <c r="F48" s="55"/>
       <c r="G48" s="55"/>
       <c r="H48" s="55"/>
       <c r="I48" s="55"/>
       <c r="J48" s="55"/>
       <c r="K48" s="55"/>
       <c r="L48" s="55"/>
       <c r="M48" s="55"/>
       <c r="N48" s="55"/>
       <c r="O48" s="55"/>
       <c r="P48" s="55"/>
       <c r="Q48" s="55"/>
     </row>
-    <row r="49" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B49" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C49" s="119"/>
       <c r="D49" s="54"/>
       <c r="E49" s="55"/>
       <c r="F49" s="55"/>
       <c r="G49" s="55"/>
       <c r="H49" s="55"/>
       <c r="I49" s="55"/>
       <c r="J49" s="55"/>
       <c r="K49" s="55"/>
       <c r="L49" s="55"/>
       <c r="M49" s="55"/>
       <c r="N49" s="55"/>
       <c r="O49" s="55"/>
       <c r="P49" s="55"/>
       <c r="Q49" s="55"/>
     </row>
-    <row r="50" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B50" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C50" s="119"/>
       <c r="D50" s="54"/>
       <c r="E50" s="55"/>
       <c r="F50" s="55"/>
       <c r="G50" s="55"/>
       <c r="H50" s="55"/>
       <c r="I50" s="55"/>
       <c r="J50" s="55"/>
       <c r="K50" s="55"/>
       <c r="L50" s="55"/>
       <c r="M50" s="55"/>
       <c r="N50" s="55"/>
       <c r="O50" s="55"/>
       <c r="P50" s="55"/>
       <c r="Q50" s="55"/>
     </row>
-    <row r="51" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B51" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C51" s="119"/>
       <c r="D51" s="54"/>
       <c r="E51" s="55"/>
       <c r="F51" s="55"/>
       <c r="G51" s="55"/>
       <c r="H51" s="55"/>
       <c r="I51" s="55"/>
       <c r="J51" s="55"/>
       <c r="K51" s="55"/>
       <c r="L51" s="55"/>
       <c r="M51" s="55"/>
       <c r="N51" s="55"/>
       <c r="O51" s="55"/>
       <c r="P51" s="55"/>
       <c r="Q51" s="55"/>
     </row>
-    <row r="52" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B52" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C52" s="119"/>
       <c r="D52" s="54"/>
       <c r="E52" s="55"/>
       <c r="F52" s="55"/>
       <c r="G52" s="55"/>
       <c r="H52" s="55"/>
       <c r="I52" s="55"/>
       <c r="J52" s="55"/>
       <c r="K52" s="55"/>
       <c r="L52" s="55"/>
       <c r="M52" s="55"/>
       <c r="N52" s="55"/>
       <c r="O52" s="55"/>
       <c r="P52" s="55"/>
       <c r="Q52" s="55"/>
     </row>
-    <row r="53" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B53" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C53" s="119"/>
       <c r="D53" s="54"/>
       <c r="E53" s="55"/>
       <c r="F53" s="55"/>
       <c r="G53" s="55"/>
       <c r="H53" s="55"/>
       <c r="I53" s="55"/>
       <c r="J53" s="55"/>
       <c r="K53" s="55"/>
       <c r="L53" s="55"/>
       <c r="M53" s="55"/>
       <c r="N53" s="55"/>
       <c r="O53" s="55"/>
       <c r="P53" s="55"/>
       <c r="Q53" s="55"/>
     </row>
-    <row r="54" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B54" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C54" s="119"/>
       <c r="D54" s="54"/>
       <c r="E54" s="55"/>
       <c r="F54" s="55"/>
       <c r="G54" s="55"/>
       <c r="H54" s="55"/>
       <c r="I54" s="55"/>
       <c r="J54" s="55"/>
       <c r="K54" s="55"/>
       <c r="L54" s="55"/>
       <c r="M54" s="55"/>
       <c r="N54" s="55"/>
       <c r="O54" s="55"/>
       <c r="P54" s="55"/>
       <c r="Q54" s="55"/>
     </row>
-    <row r="55" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B55" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C55" s="119"/>
       <c r="D55" s="54"/>
       <c r="E55" s="55"/>
       <c r="F55" s="55"/>
       <c r="G55" s="55"/>
       <c r="H55" s="55"/>
       <c r="I55" s="55"/>
       <c r="J55" s="55"/>
       <c r="K55" s="55"/>
       <c r="L55" s="55"/>
       <c r="M55" s="55"/>
       <c r="N55" s="55"/>
       <c r="O55" s="55"/>
       <c r="P55" s="55"/>
       <c r="Q55" s="55"/>
     </row>
-    <row r="56" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B56" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C56" s="119"/>
       <c r="D56" s="54"/>
       <c r="E56" s="55"/>
       <c r="F56" s="55"/>
       <c r="G56" s="55"/>
       <c r="H56" s="55"/>
       <c r="I56" s="55"/>
       <c r="J56" s="55"/>
       <c r="K56" s="55"/>
       <c r="L56" s="55"/>
       <c r="M56" s="55"/>
       <c r="N56" s="55"/>
       <c r="O56" s="55"/>
       <c r="P56" s="55"/>
       <c r="Q56" s="55"/>
     </row>
-    <row r="57" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B57" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C57" s="119"/>
       <c r="D57" s="54"/>
       <c r="E57" s="55"/>
       <c r="F57" s="55"/>
       <c r="G57" s="55"/>
       <c r="H57" s="55"/>
       <c r="I57" s="55"/>
       <c r="J57" s="55"/>
       <c r="K57" s="55"/>
       <c r="L57" s="55"/>
       <c r="M57" s="55"/>
       <c r="N57" s="55"/>
       <c r="O57" s="55"/>
       <c r="P57" s="55"/>
       <c r="Q57" s="55"/>
     </row>
-    <row r="58" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B58" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C58" s="119"/>
       <c r="D58" s="54"/>
       <c r="E58" s="55"/>
       <c r="F58" s="55"/>
       <c r="G58" s="55"/>
       <c r="H58" s="55"/>
       <c r="I58" s="55"/>
       <c r="J58" s="55"/>
       <c r="K58" s="55"/>
       <c r="L58" s="55"/>
       <c r="M58" s="55"/>
       <c r="N58" s="55"/>
       <c r="O58" s="55"/>
       <c r="P58" s="55"/>
       <c r="Q58" s="55"/>
     </row>
-    <row r="59" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B59" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C59" s="119"/>
       <c r="D59" s="54"/>
       <c r="E59" s="55"/>
       <c r="F59" s="55"/>
       <c r="G59" s="55"/>
       <c r="H59" s="55"/>
       <c r="I59" s="55"/>
       <c r="J59" s="55"/>
       <c r="K59" s="55"/>
       <c r="L59" s="55"/>
       <c r="M59" s="55"/>
       <c r="N59" s="55"/>
       <c r="O59" s="55"/>
       <c r="P59" s="55"/>
       <c r="Q59" s="55"/>
     </row>
-    <row r="60" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B60" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C60" s="119"/>
       <c r="D60" s="54"/>
       <c r="E60" s="55"/>
       <c r="F60" s="55"/>
       <c r="G60" s="55"/>
       <c r="H60" s="55"/>
       <c r="I60" s="55"/>
       <c r="J60" s="55"/>
       <c r="K60" s="55"/>
       <c r="L60" s="55"/>
       <c r="M60" s="55"/>
       <c r="N60" s="55"/>
       <c r="O60" s="55"/>
       <c r="P60" s="55"/>
       <c r="Q60" s="55"/>
     </row>
-    <row r="61" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B61" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C61" s="119"/>
       <c r="D61" s="54"/>
       <c r="E61" s="55"/>
       <c r="F61" s="55"/>
       <c r="G61" s="55"/>
       <c r="H61" s="55"/>
       <c r="I61" s="55"/>
       <c r="J61" s="55"/>
       <c r="K61" s="55"/>
       <c r="L61" s="55"/>
       <c r="M61" s="55"/>
       <c r="N61" s="55"/>
       <c r="O61" s="55"/>
       <c r="P61" s="55"/>
       <c r="Q61" s="55"/>
     </row>
-    <row r="62" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B62" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C62" s="119"/>
       <c r="D62" s="54"/>
       <c r="E62" s="55"/>
       <c r="F62" s="55"/>
       <c r="G62" s="55"/>
       <c r="H62" s="55"/>
       <c r="I62" s="55"/>
       <c r="J62" s="55"/>
       <c r="K62" s="55"/>
       <c r="L62" s="55"/>
       <c r="M62" s="55"/>
       <c r="N62" s="55"/>
       <c r="O62" s="55"/>
       <c r="P62" s="55"/>
       <c r="Q62" s="55"/>
     </row>
-    <row r="63" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B63" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C63" s="119"/>
       <c r="D63" s="54"/>
       <c r="E63" s="55"/>
       <c r="F63" s="55"/>
       <c r="G63" s="55"/>
       <c r="H63" s="55"/>
       <c r="I63" s="55"/>
       <c r="J63" s="55"/>
       <c r="K63" s="55"/>
       <c r="L63" s="55"/>
       <c r="M63" s="55"/>
       <c r="N63" s="55"/>
       <c r="O63" s="55"/>
       <c r="P63" s="55"/>
       <c r="Q63" s="55"/>
     </row>
-    <row r="64" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B64" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C64" s="119"/>
       <c r="D64" s="54"/>
       <c r="E64" s="55"/>
       <c r="F64" s="55"/>
       <c r="G64" s="55"/>
       <c r="H64" s="55"/>
       <c r="I64" s="55"/>
       <c r="J64" s="55"/>
       <c r="K64" s="55"/>
       <c r="L64" s="55"/>
       <c r="M64" s="55"/>
       <c r="N64" s="55"/>
       <c r="O64" s="55"/>
       <c r="P64" s="55"/>
       <c r="Q64" s="55"/>
     </row>
-    <row r="65" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B65" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C65" s="119"/>
       <c r="D65" s="54"/>
       <c r="E65" s="55"/>
       <c r="F65" s="55"/>
       <c r="G65" s="55"/>
       <c r="H65" s="55"/>
       <c r="I65" s="55"/>
       <c r="J65" s="55"/>
       <c r="K65" s="55"/>
       <c r="L65" s="55"/>
       <c r="M65" s="55"/>
       <c r="N65" s="55"/>
       <c r="O65" s="55"/>
       <c r="P65" s="55"/>
       <c r="Q65" s="55"/>
     </row>
-    <row r="66" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B66" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C66" s="119"/>
       <c r="D66" s="54"/>
       <c r="E66" s="55"/>
       <c r="F66" s="55"/>
       <c r="G66" s="55"/>
       <c r="H66" s="55"/>
       <c r="I66" s="55"/>
       <c r="J66" s="55"/>
       <c r="K66" s="55"/>
       <c r="L66" s="55"/>
       <c r="M66" s="55"/>
       <c r="N66" s="55"/>
       <c r="O66" s="55"/>
       <c r="P66" s="55"/>
       <c r="Q66" s="55"/>
     </row>
-    <row r="67" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B67" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C67" s="119"/>
       <c r="D67" s="54"/>
       <c r="E67" s="55"/>
       <c r="F67" s="55"/>
       <c r="G67" s="55"/>
       <c r="H67" s="55"/>
       <c r="I67" s="55"/>
       <c r="J67" s="55"/>
       <c r="K67" s="55"/>
       <c r="L67" s="55"/>
       <c r="M67" s="55"/>
       <c r="N67" s="55"/>
       <c r="O67" s="55"/>
       <c r="P67" s="55"/>
       <c r="Q67" s="55"/>
     </row>
-    <row r="68" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B68" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C68" s="119"/>
       <c r="D68" s="54"/>
       <c r="E68" s="55"/>
       <c r="F68" s="55"/>
       <c r="G68" s="55"/>
       <c r="H68" s="55"/>
       <c r="I68" s="55"/>
       <c r="J68" s="55"/>
       <c r="K68" s="55"/>
       <c r="L68" s="55"/>
       <c r="M68" s="55"/>
       <c r="N68" s="55"/>
       <c r="O68" s="55"/>
       <c r="P68" s="55"/>
       <c r="Q68" s="55"/>
     </row>
-    <row r="69" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="45" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B69" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C69" s="119"/>
       <c r="D69" s="54"/>
       <c r="E69" s="55"/>
       <c r="F69" s="55"/>
       <c r="G69" s="55"/>
       <c r="H69" s="55"/>
       <c r="I69" s="55"/>
       <c r="J69" s="55"/>
       <c r="K69" s="55"/>
       <c r="L69" s="55"/>
       <c r="M69" s="55"/>
       <c r="N69" s="55"/>
       <c r="O69" s="55"/>
       <c r="P69" s="55"/>
       <c r="Q69" s="55"/>
     </row>
-    <row r="70" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="45" t="str">
         <f t="shared" ref="A70:A79" si="1">$B$3</f>
         <v>Select your organisation</v>
       </c>
       <c r="B70" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C70" s="119"/>
       <c r="D70" s="54"/>
       <c r="E70" s="55"/>
       <c r="F70" s="55"/>
       <c r="G70" s="55"/>
       <c r="H70" s="55"/>
       <c r="I70" s="55"/>
       <c r="J70" s="55"/>
       <c r="K70" s="55"/>
       <c r="L70" s="55"/>
       <c r="M70" s="55"/>
       <c r="N70" s="55"/>
       <c r="O70" s="55"/>
       <c r="P70" s="55"/>
       <c r="Q70" s="55"/>
     </row>
-    <row r="71" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="45" t="str">
         <f t="shared" si="1"/>
         <v>Select your organisation</v>
       </c>
       <c r="B71" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C71" s="119"/>
       <c r="D71" s="54"/>
       <c r="E71" s="55"/>
       <c r="F71" s="55"/>
       <c r="G71" s="55"/>
       <c r="H71" s="55"/>
       <c r="I71" s="55"/>
       <c r="J71" s="55"/>
       <c r="K71" s="55"/>
       <c r="L71" s="55"/>
       <c r="M71" s="55"/>
       <c r="N71" s="55"/>
       <c r="O71" s="55"/>
       <c r="P71" s="55"/>
       <c r="Q71" s="55"/>
     </row>
-    <row r="72" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="45" t="str">
         <f t="shared" si="1"/>
         <v>Select your organisation</v>
       </c>
       <c r="B72" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C72" s="119"/>
       <c r="D72" s="54"/>
       <c r="E72" s="55"/>
       <c r="F72" s="55"/>
       <c r="G72" s="55"/>
       <c r="H72" s="55"/>
       <c r="I72" s="55"/>
       <c r="J72" s="55"/>
       <c r="K72" s="55"/>
       <c r="L72" s="55"/>
       <c r="M72" s="55"/>
       <c r="N72" s="55"/>
       <c r="O72" s="55"/>
       <c r="P72" s="55"/>
       <c r="Q72" s="55"/>
     </row>
-    <row r="73" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="45" t="str">
         <f t="shared" si="1"/>
         <v>Select your organisation</v>
       </c>
       <c r="B73" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C73" s="119"/>
       <c r="D73" s="54"/>
       <c r="E73" s="55"/>
       <c r="F73" s="55"/>
       <c r="G73" s="55"/>
       <c r="H73" s="55"/>
       <c r="I73" s="55"/>
       <c r="J73" s="55"/>
       <c r="K73" s="55"/>
       <c r="L73" s="55"/>
       <c r="M73" s="55"/>
       <c r="N73" s="55"/>
       <c r="O73" s="55"/>
       <c r="P73" s="55"/>
       <c r="Q73" s="55"/>
     </row>
-    <row r="74" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="45" t="str">
         <f t="shared" si="1"/>
         <v>Select your organisation</v>
       </c>
       <c r="B74" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C74" s="119"/>
       <c r="D74" s="54"/>
       <c r="E74" s="55"/>
       <c r="F74" s="55"/>
       <c r="G74" s="55"/>
       <c r="H74" s="55"/>
       <c r="I74" s="55"/>
       <c r="J74" s="55"/>
       <c r="K74" s="55"/>
       <c r="L74" s="55"/>
       <c r="M74" s="55"/>
       <c r="N74" s="55"/>
       <c r="O74" s="55"/>
       <c r="P74" s="55"/>
       <c r="Q74" s="55"/>
     </row>
-    <row r="75" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="45" t="str">
         <f t="shared" si="1"/>
         <v>Select your organisation</v>
       </c>
       <c r="B75" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C75" s="119"/>
       <c r="D75" s="54"/>
       <c r="E75" s="55"/>
       <c r="F75" s="55"/>
       <c r="G75" s="55"/>
       <c r="H75" s="55"/>
       <c r="I75" s="55"/>
       <c r="J75" s="55"/>
       <c r="K75" s="55"/>
       <c r="L75" s="55"/>
       <c r="M75" s="55"/>
       <c r="N75" s="55"/>
       <c r="O75" s="55"/>
       <c r="P75" s="55"/>
       <c r="Q75" s="55"/>
     </row>
-    <row r="76" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="45" t="str">
         <f t="shared" si="1"/>
         <v>Select your organisation</v>
       </c>
       <c r="B76" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C76" s="119"/>
       <c r="D76" s="54"/>
       <c r="E76" s="55"/>
       <c r="F76" s="55"/>
       <c r="G76" s="55"/>
       <c r="H76" s="55"/>
       <c r="I76" s="55"/>
       <c r="J76" s="55"/>
       <c r="K76" s="55"/>
       <c r="L76" s="55"/>
       <c r="M76" s="55"/>
       <c r="N76" s="55"/>
       <c r="O76" s="55"/>
       <c r="P76" s="55"/>
       <c r="Q76" s="55"/>
     </row>
-    <row r="77" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="45" t="str">
         <f t="shared" si="1"/>
         <v>Select your organisation</v>
       </c>
       <c r="B77" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C77" s="119"/>
       <c r="D77" s="54"/>
       <c r="E77" s="55"/>
       <c r="F77" s="55"/>
       <c r="G77" s="55"/>
       <c r="H77" s="55"/>
       <c r="I77" s="55"/>
       <c r="J77" s="55"/>
       <c r="K77" s="55"/>
       <c r="L77" s="55"/>
       <c r="M77" s="55"/>
       <c r="N77" s="55"/>
       <c r="O77" s="55"/>
       <c r="P77" s="55"/>
       <c r="Q77" s="55"/>
     </row>
-    <row r="78" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="45" t="str">
         <f t="shared" si="1"/>
         <v>Select your organisation</v>
       </c>
       <c r="B78" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C78" s="119"/>
       <c r="D78" s="54"/>
       <c r="E78" s="55"/>
       <c r="F78" s="55"/>
       <c r="G78" s="55"/>
       <c r="H78" s="55"/>
       <c r="I78" s="55"/>
       <c r="J78" s="55"/>
       <c r="K78" s="55"/>
       <c r="L78" s="55"/>
       <c r="M78" s="55"/>
       <c r="N78" s="55"/>
       <c r="O78" s="55"/>
       <c r="P78" s="55"/>
       <c r="Q78" s="55"/>
     </row>
-    <row r="79" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="45" t="str">
         <f t="shared" si="1"/>
         <v>Select your organisation</v>
       </c>
       <c r="B79" s="51" t="s">
         <v>356</v>
       </c>
       <c r="C79" s="119"/>
       <c r="D79" s="54"/>
       <c r="E79" s="61"/>
       <c r="F79" s="61"/>
       <c r="G79" s="61"/>
       <c r="H79" s="61"/>
       <c r="I79" s="61"/>
       <c r="J79" s="61"/>
       <c r="K79" s="61"/>
       <c r="L79" s="61"/>
       <c r="M79" s="61"/>
       <c r="N79" s="61"/>
       <c r="O79" s="61"/>
       <c r="P79" s="61"/>
       <c r="Q79" s="61"/>
     </row>
-    <row r="80" spans="1:23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A80" s="45"/>
       <c r="B80" s="44"/>
       <c r="C80" s="44"/>
       <c r="D80" s="44"/>
       <c r="E80" s="44"/>
       <c r="F80" s="44"/>
       <c r="G80" s="44"/>
       <c r="H80" s="44"/>
       <c r="I80" s="44"/>
       <c r="J80" s="44"/>
       <c r="K80" s="44"/>
       <c r="L80" s="44"/>
       <c r="M80" s="44"/>
       <c r="N80" s="44"/>
       <c r="O80" s="44"/>
       <c r="P80" s="44"/>
       <c r="Q80" s="44"/>
       <c r="R80" s="44"/>
       <c r="S80" s="44"/>
       <c r="T80" s="44"/>
       <c r="U80" s="44"/>
       <c r="V80" s="44"/>
       <c r="W80" s="45"/>
     </row>
-    <row r="82" spans="1:23" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:23" s="1" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="64" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="83" spans="1:23" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:23" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="65" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="84" spans="1:23" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:23" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="72"/>
     </row>
-    <row r="85" spans="1:23" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35"/>
-[...2 lines deleted...]
-    <row r="88" spans="1:23" s="67" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:23" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" spans="1:23" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" spans="1:23" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" spans="1:23" s="67" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="72"/>
       <c r="B88" s="71"/>
       <c r="C88" s="71"/>
       <c r="D88" s="71"/>
       <c r="E88" s="71"/>
       <c r="F88" s="71"/>
       <c r="G88" s="71"/>
       <c r="H88" s="71"/>
       <c r="I88" s="71"/>
       <c r="J88" s="71"/>
       <c r="K88" s="71"/>
       <c r="L88" s="71"/>
       <c r="M88" s="71"/>
       <c r="N88" s="71"/>
       <c r="O88" s="71"/>
       <c r="P88" s="72"/>
       <c r="Q88" s="72"/>
       <c r="R88" s="72"/>
       <c r="S88" s="72"/>
       <c r="T88" s="72"/>
       <c r="U88" s="72"/>
       <c r="V88" s="72"/>
       <c r="W88" s="69"/>
     </row>
-    <row r="89" spans="1:23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A89" s="64" t="s">
         <v>362</v>
       </c>
       <c r="B89" s="44"/>
       <c r="C89" s="44"/>
       <c r="D89" s="44"/>
       <c r="E89" s="44"/>
       <c r="F89" s="44"/>
       <c r="G89" s="44"/>
       <c r="H89" s="44"/>
       <c r="I89" s="44"/>
       <c r="J89" s="44"/>
       <c r="K89" s="44"/>
       <c r="L89" s="44"/>
       <c r="M89" s="44"/>
       <c r="N89" s="44"/>
       <c r="O89" s="44"/>
       <c r="P89" s="44"/>
       <c r="Q89" s="44"/>
       <c r="R89" s="44"/>
       <c r="S89" s="44"/>
       <c r="T89" s="44"/>
       <c r="U89" s="44"/>
       <c r="V89" s="44"/>
       <c r="W89" s="45"/>
     </row>
-    <row r="90" spans="1:23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A90" s="73" t="s">
         <v>456</v>
       </c>
       <c r="B90" s="44"/>
       <c r="C90" s="44"/>
       <c r="D90" s="44"/>
       <c r="E90" s="44"/>
       <c r="F90" s="44"/>
       <c r="G90" s="44"/>
       <c r="H90" s="44"/>
       <c r="I90" s="44"/>
       <c r="J90" s="44"/>
       <c r="K90" s="44"/>
       <c r="L90" s="44"/>
       <c r="M90" s="44"/>
       <c r="N90" s="44"/>
       <c r="O90" s="44"/>
       <c r="P90" s="44"/>
       <c r="Q90" s="44"/>
       <c r="R90" s="44"/>
       <c r="S90" s="44"/>
       <c r="T90" s="44"/>
       <c r="U90" s="44"/>
       <c r="V90" s="44"/>
       <c r="W90" s="45"/>
     </row>
-    <row r="91" spans="1:23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A91" s="27" t="s">
         <v>457</v>
       </c>
       <c r="B91" s="44"/>
       <c r="C91" s="44"/>
       <c r="D91" s="44"/>
       <c r="E91" s="44"/>
       <c r="F91" s="44"/>
       <c r="G91" s="44"/>
       <c r="H91" s="44"/>
       <c r="I91" s="44"/>
       <c r="J91" s="44"/>
       <c r="K91" s="44"/>
       <c r="L91" s="44"/>
       <c r="M91" s="44"/>
       <c r="N91" s="44"/>
       <c r="O91" s="44"/>
       <c r="P91" s="44"/>
       <c r="Q91" s="44"/>
       <c r="R91" s="44"/>
       <c r="S91" s="44"/>
       <c r="T91" s="44"/>
       <c r="U91" s="44"/>
       <c r="V91" s="44"/>
       <c r="W91" s="45"/>
     </row>
-    <row r="93" spans="1:23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A93" s="45"/>
       <c r="B93" s="44"/>
       <c r="C93" s="44"/>
       <c r="D93" s="44"/>
       <c r="E93" s="44"/>
       <c r="F93" s="44"/>
       <c r="G93" s="44"/>
       <c r="H93" s="44"/>
       <c r="I93" s="44"/>
       <c r="J93" s="44"/>
       <c r="K93" s="44"/>
       <c r="L93" s="44"/>
       <c r="M93" s="44"/>
       <c r="N93" s="44"/>
       <c r="O93" s="44"/>
       <c r="P93" s="44"/>
       <c r="Q93" s="44"/>
       <c r="R93" s="44"/>
       <c r="S93" s="44"/>
       <c r="T93" s="44"/>
       <c r="U93" s="44"/>
       <c r="V93" s="44"/>
       <c r="W93" s="45"/>
     </row>
-    <row r="94" spans="1:23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A94" s="45"/>
       <c r="B94" s="44"/>
       <c r="C94" s="44"/>
       <c r="D94" s="44"/>
       <c r="E94" s="44"/>
       <c r="F94" s="44"/>
       <c r="G94" s="44"/>
       <c r="H94" s="44"/>
       <c r="I94" s="44"/>
       <c r="J94" s="44"/>
       <c r="K94" s="44"/>
       <c r="L94" s="44"/>
       <c r="M94" s="44"/>
       <c r="N94" s="44"/>
       <c r="O94" s="44"/>
       <c r="P94" s="44"/>
       <c r="Q94" s="44"/>
       <c r="R94" s="44"/>
       <c r="S94" s="44"/>
       <c r="T94" s="44"/>
       <c r="U94" s="44"/>
       <c r="V94" s="44"/>
       <c r="W94" s="45"/>
     </row>
-    <row r="95" spans="1:23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A95" s="45"/>
       <c r="B95" s="44"/>
       <c r="C95" s="44"/>
       <c r="D95" s="44"/>
       <c r="E95" s="44"/>
       <c r="F95" s="44"/>
       <c r="G95" s="44"/>
       <c r="H95" s="44"/>
       <c r="I95" s="44"/>
       <c r="J95" s="44"/>
       <c r="K95" s="44"/>
       <c r="L95" s="44"/>
       <c r="M95" s="44"/>
       <c r="N95" s="44"/>
       <c r="O95" s="44"/>
       <c r="P95" s="44"/>
       <c r="Q95" s="44"/>
       <c r="R95" s="44"/>
       <c r="S95" s="44"/>
       <c r="T95" s="44"/>
       <c r="U95" s="44"/>
       <c r="V95" s="44"/>
       <c r="W95" s="45"/>
     </row>
-    <row r="96" spans="1:23" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:23" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A96" s="45"/>
       <c r="B96" s="44"/>
       <c r="C96" s="44"/>
       <c r="D96" s="44"/>
       <c r="E96" s="44"/>
       <c r="F96" s="44"/>
       <c r="G96" s="44"/>
       <c r="H96" s="44"/>
       <c r="I96" s="44"/>
       <c r="J96" s="44"/>
       <c r="K96" s="44"/>
       <c r="L96" s="44"/>
       <c r="M96" s="44"/>
       <c r="N96" s="44"/>
       <c r="O96" s="44"/>
       <c r="P96" s="44"/>
       <c r="Q96" s="44"/>
       <c r="R96" s="44"/>
       <c r="S96" s="44"/>
       <c r="T96" s="44"/>
       <c r="U96" s="44"/>
       <c r="V96" s="44"/>
       <c r="W96" s="45"/>
     </row>
   </sheetData>
@@ -12524,107 +12524,107 @@
   <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="TOC Name input" error="Incorrect value selected.  Please choose from one of the values from the drop-down list" promptTitle="TOC Name input" prompt="Please select one of the TOC names from the drop down list." xr:uid="{37510B69-89C6-4D31-A158-C71AE922544D}">
           <x14:formula1>
             <xm:f>TOC!$B$3:$B$19</xm:f>
           </x14:formula1>
           <xm:sqref>B3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:X46"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="2.54296875" style="50" customWidth="1"/>
-    <col min="3" max="3" width="59.81640625" style="73" customWidth="1"/>
+    <col min="1" max="2" width="2.5703125" style="50" customWidth="1"/>
+    <col min="3" max="3" width="59.85546875" style="73" customWidth="1"/>
     <col min="4" max="4" width="42" style="73" customWidth="1"/>
-    <col min="5" max="17" width="10.26953125" style="73" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="24" max="16384" width="8.7265625" style="73"/>
+    <col min="5" max="17" width="10.28515625" style="73" customWidth="1"/>
+    <col min="18" max="19" width="8.7109375" style="73" customWidth="1"/>
+    <col min="20" max="22" width="8.7109375" style="75" customWidth="1"/>
+    <col min="23" max="23" width="8.7109375" style="73" customWidth="1"/>
+    <col min="24" max="16384" width="8.7109375" style="73"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:20" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A1" s="74" t="s">
         <v>459</v>
       </c>
       <c r="D1" s="75"/>
     </row>
-    <row r="2" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D2" s="75"/>
       <c r="F2" s="76"/>
       <c r="G2" s="76"/>
       <c r="H2" s="76"/>
       <c r="I2" s="76"/>
       <c r="J2" s="76"/>
       <c r="K2" s="76"/>
       <c r="L2" s="76"/>
       <c r="M2" s="76"/>
       <c r="N2" s="76"/>
       <c r="O2" s="76"/>
       <c r="P2" s="76"/>
       <c r="Q2" s="76"/>
     </row>
-    <row r="3" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="48"/>
       <c r="B3" s="48"/>
       <c r="C3" s="46" t="s">
         <v>338</v>
       </c>
       <c r="E3" s="77"/>
       <c r="F3" s="77"/>
       <c r="G3" s="77"/>
       <c r="H3" s="77"/>
       <c r="I3" s="77"/>
       <c r="J3" s="77"/>
       <c r="K3" s="77"/>
       <c r="L3" s="77"/>
       <c r="M3" s="77"/>
       <c r="N3" s="77"/>
       <c r="O3" s="77"/>
       <c r="P3" s="77"/>
       <c r="Q3" s="77"/>
     </row>
-    <row r="4" spans="1:20" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:20" x14ac:dyDescent="0.2">
       <c r="E4" s="44"/>
     </row>
-    <row r="5" spans="1:20" s="75" customFormat="1" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:20" s="75" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="50" t="s">
         <v>339</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>340</v>
       </c>
       <c r="C5" s="78" t="s">
         <v>364</v>
       </c>
       <c r="D5" s="79" t="s">
         <v>365</v>
       </c>
       <c r="E5" s="79" t="s">
         <v>343</v>
       </c>
       <c r="F5" s="79" t="s">
         <v>344</v>
       </c>
       <c r="G5" s="79" t="s">
         <v>345</v>
       </c>
       <c r="H5" s="79" t="s">
         <v>346</v>
       </c>
       <c r="I5" s="79" t="s">
@@ -12635,169 +12635,169 @@
       </c>
       <c r="K5" s="79" t="s">
         <v>349</v>
       </c>
       <c r="L5" s="79" t="s">
         <v>350</v>
       </c>
       <c r="M5" s="79" t="s">
         <v>351</v>
       </c>
       <c r="N5" s="79" t="s">
         <v>352</v>
       </c>
       <c r="O5" s="79" t="s">
         <v>353</v>
       </c>
       <c r="P5" s="79" t="s">
         <v>354</v>
       </c>
       <c r="Q5" s="80" t="s">
         <v>355</v>
       </c>
       <c r="R5" s="73"/>
       <c r="S5" s="73"/>
     </row>
-    <row r="6" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="50" t="str">
         <f t="shared" ref="A6:A14" si="0">$C$3</f>
         <v>Select your organisation</v>
       </c>
       <c r="B6" s="50">
         <v>11</v>
       </c>
       <c r="C6" s="131" t="s">
         <v>439</v>
       </c>
       <c r="D6" s="131" t="s">
         <v>367</v>
       </c>
       <c r="E6" s="132"/>
       <c r="F6" s="132"/>
       <c r="G6" s="132"/>
       <c r="H6" s="132"/>
       <c r="I6" s="132"/>
       <c r="J6" s="132"/>
       <c r="K6" s="132"/>
       <c r="L6" s="132"/>
       <c r="M6" s="132"/>
       <c r="N6" s="132"/>
       <c r="O6" s="132"/>
       <c r="P6" s="132"/>
       <c r="Q6" s="132"/>
       <c r="R6" s="73"/>
       <c r="S6" s="73"/>
       <c r="T6" s="83"/>
     </row>
-    <row r="7" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B7" s="50">
         <v>23</v>
       </c>
       <c r="C7" s="38" t="s">
         <v>438</v>
       </c>
       <c r="D7" s="82" t="s">
         <v>367</v>
       </c>
       <c r="E7" s="133"/>
       <c r="F7" s="133"/>
       <c r="G7" s="133"/>
       <c r="H7" s="133"/>
       <c r="I7" s="133"/>
       <c r="J7" s="133"/>
       <c r="K7" s="133"/>
       <c r="L7" s="133"/>
       <c r="M7" s="133"/>
       <c r="N7" s="133"/>
       <c r="O7" s="133"/>
       <c r="P7" s="133"/>
       <c r="Q7" s="133"/>
       <c r="R7" s="73"/>
       <c r="S7" s="73"/>
       <c r="T7" s="83"/>
     </row>
-    <row r="8" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B8" s="50">
         <v>32</v>
       </c>
       <c r="C8" s="84" t="s">
         <v>368</v>
       </c>
       <c r="D8" s="85"/>
       <c r="E8" s="137"/>
       <c r="F8" s="137"/>
       <c r="G8" s="137"/>
       <c r="H8" s="137"/>
       <c r="I8" s="137"/>
       <c r="J8" s="137"/>
       <c r="K8" s="137"/>
       <c r="L8" s="137"/>
       <c r="M8" s="137"/>
       <c r="N8" s="137"/>
       <c r="O8" s="137"/>
       <c r="P8" s="137"/>
       <c r="Q8" s="137"/>
       <c r="R8" s="73"/>
       <c r="S8" s="73"/>
     </row>
-    <row r="9" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B9" s="50">
         <v>40</v>
       </c>
       <c r="C9" s="131" t="s">
         <v>411</v>
       </c>
       <c r="D9" s="131"/>
       <c r="E9" s="134"/>
       <c r="F9" s="134"/>
       <c r="G9" s="134"/>
       <c r="H9" s="134"/>
       <c r="I9" s="134"/>
       <c r="J9" s="134"/>
       <c r="K9" s="134"/>
       <c r="L9" s="134"/>
       <c r="M9" s="134"/>
       <c r="N9" s="134"/>
       <c r="O9" s="134"/>
       <c r="P9" s="134"/>
       <c r="Q9" s="134"/>
       <c r="R9" s="73"/>
       <c r="S9" s="73"/>
     </row>
-    <row r="10" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B10" s="50">
         <v>41</v>
       </c>
       <c r="C10" s="131" t="s">
         <v>366</v>
       </c>
       <c r="D10" s="131"/>
       <c r="E10" s="136" t="str">
         <f>IFERROR(E9/E8,"-")</f>
         <v>-</v>
       </c>
       <c r="F10" s="136" t="str">
         <f t="shared" ref="F10:Q10" si="1">IFERROR(F9/F8,"-")</f>
         <v>-</v>
       </c>
       <c r="G10" s="136" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="H10" s="136" t="str">
         <f t="shared" si="1"/>
@@ -12820,207 +12820,207 @@
         <v>-</v>
       </c>
       <c r="M10" s="136" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="N10" s="136" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="O10" s="136" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="P10" s="136" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="Q10" s="136" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
       <c r="R10" s="73"/>
       <c r="S10" s="73"/>
     </row>
-    <row r="11" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B11" s="50">
         <v>36</v>
       </c>
       <c r="C11" s="38" t="s">
         <v>435</v>
       </c>
       <c r="D11" s="38"/>
       <c r="E11" s="52"/>
       <c r="F11" s="52"/>
       <c r="G11" s="52"/>
       <c r="H11" s="52"/>
       <c r="I11" s="52"/>
       <c r="J11" s="52"/>
       <c r="K11" s="52"/>
       <c r="L11" s="52"/>
       <c r="M11" s="52"/>
       <c r="N11" s="52"/>
       <c r="O11" s="52"/>
       <c r="P11" s="52"/>
       <c r="Q11" s="52"/>
       <c r="R11" s="73"/>
       <c r="S11" s="73"/>
     </row>
-    <row r="12" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B12" s="50">
         <v>37</v>
       </c>
       <c r="C12" s="38" t="s">
         <v>369</v>
       </c>
       <c r="D12" s="42"/>
       <c r="E12" s="52"/>
       <c r="F12" s="52"/>
       <c r="G12" s="52"/>
       <c r="H12" s="52"/>
       <c r="I12" s="52"/>
       <c r="J12" s="52"/>
       <c r="K12" s="52"/>
       <c r="L12" s="52"/>
       <c r="M12" s="52"/>
       <c r="N12" s="52"/>
       <c r="O12" s="52"/>
       <c r="P12" s="52"/>
       <c r="Q12" s="52"/>
       <c r="R12" s="73"/>
       <c r="S12" s="73"/>
     </row>
-    <row r="13" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:20" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B13" s="50">
         <v>38</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>370</v>
       </c>
       <c r="D13" s="135"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="52"/>
       <c r="Q13" s="52"/>
       <c r="R13" s="73"/>
       <c r="S13" s="73"/>
     </row>
-    <row r="14" spans="1:20" s="75" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:20" s="75" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B14" s="50">
         <v>42</v>
       </c>
       <c r="C14" s="38" t="s">
         <v>371</v>
       </c>
       <c r="D14" s="42"/>
       <c r="E14" s="52"/>
       <c r="F14" s="52"/>
       <c r="G14" s="52"/>
       <c r="H14" s="52"/>
       <c r="I14" s="52"/>
       <c r="J14" s="52"/>
       <c r="K14" s="52"/>
       <c r="L14" s="52"/>
       <c r="M14" s="52"/>
       <c r="N14" s="52"/>
       <c r="O14" s="52"/>
       <c r="P14" s="52"/>
       <c r="Q14" s="52"/>
       <c r="R14" s="73"/>
       <c r="S14" s="73"/>
     </row>
-    <row r="15" spans="1:20" s="75" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:20" s="75" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="50"/>
       <c r="B15" s="50"/>
       <c r="C15" s="86"/>
       <c r="D15" s="87"/>
       <c r="E15" s="88"/>
       <c r="F15" s="88"/>
       <c r="G15" s="88"/>
       <c r="H15" s="88"/>
       <c r="I15" s="88"/>
       <c r="J15" s="88"/>
       <c r="K15" s="88"/>
       <c r="L15" s="88"/>
       <c r="M15" s="88"/>
       <c r="N15" s="88"/>
       <c r="O15" s="88"/>
       <c r="P15" s="88"/>
       <c r="Q15" s="88"/>
       <c r="R15" s="73"/>
       <c r="S15" s="73"/>
     </row>
-    <row r="16" spans="1:20" s="75" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:20" s="75" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="64" t="s">
         <v>372</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="86"/>
       <c r="D16" s="87"/>
       <c r="E16" s="88"/>
       <c r="F16" s="88"/>
       <c r="G16" s="88"/>
       <c r="H16" s="88"/>
       <c r="I16" s="88"/>
       <c r="J16" s="88"/>
       <c r="K16" s="88"/>
       <c r="L16" s="88"/>
       <c r="M16" s="88"/>
       <c r="N16" s="88"/>
       <c r="O16" s="88"/>
       <c r="P16" s="88"/>
       <c r="Q16" s="88"/>
       <c r="R16" s="73"/>
       <c r="S16" s="73"/>
     </row>
-    <row r="17" spans="1:24" s="75" customFormat="1" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:24" s="75" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="50"/>
       <c r="B17" s="50"/>
       <c r="C17" s="62" t="s">
         <v>441</v>
       </c>
       <c r="D17" s="89"/>
       <c r="E17" s="63" t="str">
         <f>IF(E8&gt;(SUM(Section_A!E$6:E$79)),"Check","")</f>
         <v/>
       </c>
       <c r="F17" s="63" t="str">
         <f>IF(F8&gt;(SUM(Section_A!F$6:F$79)),"Check","")</f>
         <v/>
       </c>
       <c r="G17" s="63" t="str">
         <f>IF(G8&gt;(SUM(Section_A!G$6:G$79)),"Check","")</f>
         <v/>
       </c>
       <c r="H17" s="63" t="str">
         <f>IF(H8&gt;(SUM(Section_A!H$6:H$79)),"Check","")</f>
         <v/>
       </c>
       <c r="I17" s="63" t="str">
         <f>IF(I8&gt;(SUM(Section_A!I$6:I$79)),"Check","")</f>
         <v/>
@@ -13038,51 +13038,51 @@
         <v/>
       </c>
       <c r="M17" s="63" t="str">
         <f>IF(M8&gt;(SUM(Section_A!M$6:M$79)),"Check","")</f>
         <v/>
       </c>
       <c r="N17" s="63" t="str">
         <f>IF(N8&gt;(SUM(Section_A!N$6:N$79)),"Check","")</f>
         <v/>
       </c>
       <c r="O17" s="63" t="str">
         <f>IF(O8&gt;(SUM(Section_A!O$6:O$79)),"Check","")</f>
         <v/>
       </c>
       <c r="P17" s="63" t="str">
         <f>IF(P8&gt;(SUM(Section_A!P$6:P$79)),"Check","")</f>
         <v/>
       </c>
       <c r="Q17" s="63" t="str">
         <f>IF(Q8&gt;(SUM(Section_A!Q$6:Q$79)),"Check","")</f>
         <v/>
       </c>
       <c r="R17" s="73"/>
       <c r="S17" s="73"/>
     </row>
-    <row r="18" spans="1:24" s="75" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:24" s="75" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="50"/>
       <c r="B18" s="50"/>
       <c r="C18" s="62" t="s">
         <v>373</v>
       </c>
       <c r="D18" s="89"/>
       <c r="E18" s="90" t="str">
         <f>IF(ISBLANK(E7)=TRUE,"",IF(E7&lt;0.95,"Note",""))</f>
         <v/>
       </c>
       <c r="F18" s="90" t="str">
         <f t="shared" ref="F18:Q18" si="2">IF(ISBLANK(F7)=TRUE,"",IF(F7&lt;0.95,"Note",""))</f>
         <v/>
       </c>
       <c r="G18" s="90" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="H18" s="90" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="I18" s="90" t="str">
         <f t="shared" si="2"/>
         <v/>
@@ -13100,629 +13100,629 @@
         <v/>
       </c>
       <c r="M18" s="90" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="N18" s="90" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="O18" s="90" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P18" s="90" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Q18" s="90" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="R18" s="73"/>
       <c r="S18" s="73"/>
     </row>
-    <row r="19" spans="1:24" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:24" s="75" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="50"/>
       <c r="B19" s="50"/>
       <c r="D19" s="89"/>
       <c r="E19" s="63"/>
       <c r="F19" s="63"/>
       <c r="G19" s="63"/>
       <c r="H19" s="63"/>
       <c r="I19" s="63"/>
       <c r="J19" s="63"/>
       <c r="K19" s="63"/>
       <c r="L19" s="63"/>
       <c r="M19" s="63"/>
       <c r="N19" s="63"/>
       <c r="O19" s="63"/>
       <c r="P19" s="63"/>
       <c r="Q19" s="63"/>
       <c r="R19" s="73"/>
       <c r="S19" s="73"/>
     </row>
-    <row r="20" spans="1:24" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:24" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="64" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="21" spans="1:24" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:24" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="65" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="22" spans="1:24" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:24" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="66" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="23" spans="1:24" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:24" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="66" t="s">
         <v>359</v>
       </c>
       <c r="B23" s="68"/>
     </row>
-    <row r="24" spans="1:24" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:24" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="66" t="s">
         <v>360</v>
       </c>
       <c r="B24" s="68"/>
     </row>
-    <row r="25" spans="1:24" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:24" s="67" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="66" t="s">
         <v>361</v>
       </c>
       <c r="B25" s="68"/>
     </row>
-    <row r="26" spans="1:24" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:24" s="72" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="69"/>
       <c r="B26" s="70"/>
       <c r="C26" s="91"/>
       <c r="D26" s="91"/>
       <c r="E26" s="91"/>
       <c r="F26" s="91"/>
       <c r="G26" s="91"/>
       <c r="H26" s="91"/>
       <c r="I26" s="91"/>
       <c r="J26" s="91"/>
       <c r="K26" s="91"/>
       <c r="L26" s="91"/>
       <c r="M26" s="91"/>
       <c r="N26" s="91"/>
       <c r="O26" s="91"/>
       <c r="P26" s="91"/>
       <c r="Q26" s="91"/>
       <c r="X26" s="69"/>
     </row>
-    <row r="27" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="64" t="s">
         <v>374</v>
       </c>
       <c r="B27" s="50"/>
       <c r="C27" s="73"/>
       <c r="D27" s="73"/>
       <c r="E27" s="73"/>
       <c r="F27" s="73"/>
       <c r="G27" s="73"/>
       <c r="H27" s="73"/>
       <c r="I27" s="73"/>
       <c r="J27" s="73"/>
       <c r="K27" s="73"/>
       <c r="L27" s="73"/>
       <c r="M27" s="73"/>
       <c r="N27" s="73"/>
       <c r="O27" s="73"/>
       <c r="P27" s="73"/>
       <c r="Q27" s="73"/>
       <c r="R27" s="73"/>
       <c r="S27" s="73"/>
       <c r="T27" s="75"/>
       <c r="U27" s="75"/>
       <c r="V27" s="75"/>
       <c r="W27" s="73"/>
       <c r="X27" s="73"/>
     </row>
-    <row r="28" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="73" t="s">
         <v>458</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="73"/>
       <c r="D28" s="73"/>
       <c r="E28" s="73"/>
       <c r="F28" s="73"/>
       <c r="G28" s="73"/>
       <c r="H28" s="73"/>
       <c r="I28" s="73"/>
       <c r="J28" s="73"/>
       <c r="K28" s="73"/>
       <c r="L28" s="73"/>
       <c r="M28" s="73"/>
       <c r="N28" s="73"/>
       <c r="O28" s="73"/>
       <c r="P28" s="73"/>
       <c r="Q28" s="73"/>
       <c r="R28" s="73"/>
       <c r="S28" s="73"/>
       <c r="T28" s="75"/>
       <c r="U28" s="75"/>
       <c r="V28" s="75"/>
       <c r="W28" s="73"/>
       <c r="X28" s="73"/>
     </row>
-    <row r="29" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27" t="s">
         <v>457</v>
       </c>
       <c r="B29" s="50"/>
       <c r="C29" s="73"/>
       <c r="D29" s="73"/>
       <c r="E29" s="73"/>
       <c r="F29" s="73"/>
       <c r="G29" s="73"/>
       <c r="H29" s="73"/>
       <c r="I29" s="73"/>
       <c r="J29" s="73"/>
       <c r="K29" s="73"/>
       <c r="L29" s="73"/>
       <c r="M29" s="73"/>
       <c r="N29" s="73"/>
       <c r="O29" s="73"/>
       <c r="P29" s="73"/>
       <c r="Q29" s="73"/>
       <c r="R29" s="73"/>
       <c r="S29" s="73"/>
       <c r="T29" s="75"/>
       <c r="U29" s="75"/>
       <c r="V29" s="75"/>
       <c r="W29" s="73"/>
       <c r="X29" s="73"/>
     </row>
-    <row r="30" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="125" t="s">
         <v>434</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="73"/>
       <c r="D30" s="73"/>
       <c r="E30" s="73"/>
       <c r="F30" s="73"/>
       <c r="G30" s="73"/>
       <c r="H30" s="73"/>
       <c r="I30" s="73"/>
       <c r="J30" s="73"/>
       <c r="K30" s="73"/>
       <c r="L30" s="73"/>
       <c r="M30" s="73"/>
       <c r="N30" s="73"/>
       <c r="O30" s="73"/>
       <c r="P30" s="73"/>
       <c r="Q30" s="73"/>
       <c r="R30" s="73"/>
       <c r="S30" s="73"/>
       <c r="T30" s="75"/>
       <c r="U30" s="75"/>
       <c r="V30" s="75"/>
       <c r="W30" s="73"/>
       <c r="X30" s="73"/>
     </row>
-    <row r="31" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="125"/>
       <c r="B31" s="50"/>
       <c r="C31" s="73"/>
       <c r="D31" s="73"/>
       <c r="E31" s="73"/>
       <c r="F31" s="73"/>
       <c r="G31" s="73"/>
       <c r="H31" s="73"/>
       <c r="I31" s="73"/>
       <c r="J31" s="73"/>
       <c r="K31" s="73"/>
       <c r="L31" s="73"/>
       <c r="M31" s="73"/>
       <c r="N31" s="73"/>
       <c r="O31" s="73"/>
       <c r="P31" s="73"/>
       <c r="Q31" s="73"/>
       <c r="R31" s="73"/>
       <c r="S31" s="73"/>
       <c r="T31" s="75"/>
       <c r="U31" s="75"/>
       <c r="V31" s="75"/>
       <c r="W31" s="73"/>
       <c r="X31" s="73"/>
     </row>
-    <row r="32" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="73"/>
       <c r="B32" s="50"/>
       <c r="C32" s="73"/>
       <c r="D32" s="73"/>
       <c r="E32" s="73"/>
       <c r="F32" s="73"/>
       <c r="G32" s="73"/>
       <c r="H32" s="73"/>
       <c r="I32" s="73"/>
       <c r="J32" s="73"/>
       <c r="K32" s="73"/>
       <c r="L32" s="73"/>
       <c r="M32" s="73"/>
       <c r="N32" s="73"/>
       <c r="O32" s="73"/>
       <c r="P32" s="73"/>
       <c r="Q32" s="73"/>
       <c r="R32" s="73"/>
       <c r="S32" s="73"/>
       <c r="T32" s="75"/>
       <c r="U32" s="75"/>
       <c r="V32" s="75"/>
       <c r="W32" s="73"/>
       <c r="X32" s="73"/>
     </row>
-    <row r="33" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="64" t="s">
         <v>363</v>
       </c>
       <c r="B33" s="50"/>
       <c r="C33" s="73"/>
       <c r="D33" s="73"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="73"/>
       <c r="K33" s="73"/>
       <c r="L33" s="73"/>
       <c r="M33" s="73"/>
       <c r="N33" s="73"/>
       <c r="O33" s="73"/>
       <c r="P33" s="73"/>
       <c r="Q33" s="73"/>
       <c r="R33" s="73"/>
       <c r="S33" s="73"/>
       <c r="T33" s="75"/>
       <c r="U33" s="75"/>
       <c r="V33" s="75"/>
       <c r="W33" s="73"/>
       <c r="X33" s="73"/>
     </row>
-    <row r="34" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="73" t="s">
         <v>425</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="73"/>
       <c r="D34" s="73"/>
       <c r="E34" s="73"/>
       <c r="F34" s="73"/>
       <c r="G34" s="73"/>
       <c r="H34" s="73"/>
       <c r="I34" s="73"/>
       <c r="J34" s="73"/>
       <c r="K34" s="73"/>
       <c r="L34" s="73"/>
       <c r="M34" s="73"/>
       <c r="N34" s="73"/>
       <c r="O34" s="73"/>
       <c r="P34" s="73"/>
       <c r="Q34" s="73"/>
       <c r="R34" s="73"/>
       <c r="S34" s="73"/>
       <c r="T34" s="75"/>
       <c r="U34" s="75"/>
       <c r="V34" s="75"/>
       <c r="W34" s="73"/>
       <c r="X34" s="73"/>
     </row>
-    <row r="35" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="73" t="s">
         <v>429</v>
       </c>
       <c r="B35" s="73"/>
       <c r="T35" s="73"/>
       <c r="U35" s="73"/>
       <c r="V35" s="73"/>
     </row>
-    <row r="36" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="73" t="s">
         <v>420</v>
       </c>
       <c r="B36" s="73"/>
       <c r="T36" s="73"/>
       <c r="U36" s="73"/>
       <c r="V36" s="73"/>
     </row>
-    <row r="37" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="73" t="s">
         <v>430</v>
       </c>
       <c r="B37" s="73"/>
       <c r="T37" s="73"/>
       <c r="U37" s="73"/>
       <c r="V37" s="73"/>
     </row>
-    <row r="38" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:24" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="73" t="s">
         <v>431</v>
       </c>
       <c r="T38" s="73"/>
       <c r="U38" s="73"/>
       <c r="V38" s="73"/>
     </row>
-    <row r="39" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="73"/>
       <c r="B39" s="73"/>
       <c r="C39" s="73"/>
       <c r="D39" s="73"/>
       <c r="E39" s="73"/>
       <c r="F39" s="73"/>
       <c r="G39" s="73"/>
       <c r="H39" s="73"/>
       <c r="I39" s="73"/>
       <c r="J39" s="73"/>
       <c r="K39" s="73"/>
       <c r="L39" s="73"/>
       <c r="M39" s="73"/>
       <c r="N39" s="73"/>
       <c r="O39" s="73"/>
       <c r="P39" s="73"/>
       <c r="Q39" s="73"/>
       <c r="R39" s="73"/>
       <c r="S39" s="73"/>
       <c r="T39" s="75"/>
       <c r="U39" s="75"/>
       <c r="V39" s="75"/>
       <c r="W39" s="73"/>
       <c r="X39" s="73"/>
     </row>
-    <row r="40" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="64" t="s">
         <v>375</v>
       </c>
       <c r="B40" s="50"/>
       <c r="C40" s="73"/>
       <c r="D40" s="73"/>
       <c r="E40" s="73"/>
       <c r="F40" s="73"/>
       <c r="G40" s="73"/>
       <c r="H40" s="73"/>
       <c r="I40" s="73"/>
       <c r="J40" s="73"/>
       <c r="K40" s="73"/>
       <c r="L40" s="73"/>
       <c r="M40" s="73"/>
       <c r="N40" s="73"/>
       <c r="O40" s="73"/>
       <c r="P40" s="73"/>
       <c r="Q40" s="73"/>
       <c r="R40" s="73"/>
       <c r="S40" s="73"/>
       <c r="T40" s="75"/>
       <c r="U40" s="75"/>
       <c r="V40" s="75"/>
       <c r="W40" s="73"/>
       <c r="X40" s="73"/>
     </row>
-    <row r="41" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>376</v>
       </c>
       <c r="B41" s="50"/>
       <c r="C41" s="73"/>
       <c r="D41" s="73"/>
       <c r="E41" s="73"/>
       <c r="F41" s="73"/>
       <c r="G41" s="73"/>
       <c r="H41" s="73"/>
       <c r="I41" s="73"/>
       <c r="J41" s="73"/>
       <c r="K41" s="73"/>
       <c r="L41" s="73"/>
       <c r="M41" s="73"/>
       <c r="N41" s="73"/>
       <c r="O41" s="73"/>
       <c r="P41" s="73"/>
       <c r="Q41" s="73"/>
       <c r="R41" s="73"/>
       <c r="S41" s="73"/>
       <c r="T41" s="75"/>
       <c r="U41" s="75"/>
       <c r="V41" s="75"/>
       <c r="W41" s="73"/>
       <c r="X41" s="73"/>
     </row>
-    <row r="42" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="73" t="s">
         <v>377</v>
       </c>
       <c r="B42" s="50"/>
       <c r="C42" s="73"/>
       <c r="D42" s="73"/>
       <c r="E42" s="73"/>
       <c r="F42" s="73"/>
       <c r="G42" s="73"/>
       <c r="H42" s="73"/>
       <c r="I42" s="73"/>
       <c r="J42" s="73"/>
       <c r="K42" s="73"/>
       <c r="L42" s="73"/>
       <c r="M42" s="73"/>
       <c r="N42" s="73"/>
       <c r="O42" s="73"/>
       <c r="P42" s="73"/>
       <c r="Q42" s="73"/>
       <c r="R42" s="73"/>
       <c r="S42" s="73"/>
       <c r="T42" s="75"/>
       <c r="U42" s="75"/>
       <c r="V42" s="75"/>
       <c r="W42" s="73"/>
       <c r="X42" s="73"/>
     </row>
-    <row r="43" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="73" t="s">
         <v>378</v>
       </c>
       <c r="B43" s="50"/>
       <c r="C43" s="73"/>
       <c r="D43" s="73"/>
       <c r="E43" s="73"/>
       <c r="F43" s="73"/>
       <c r="G43" s="73"/>
       <c r="H43" s="73"/>
       <c r="I43" s="73"/>
       <c r="J43" s="73"/>
       <c r="K43" s="73"/>
       <c r="L43" s="73"/>
       <c r="M43" s="73"/>
       <c r="N43" s="73"/>
       <c r="O43" s="73"/>
       <c r="P43" s="73"/>
       <c r="Q43" s="73"/>
       <c r="R43" s="73"/>
       <c r="S43" s="73"/>
       <c r="T43" s="75"/>
       <c r="U43" s="75"/>
       <c r="V43" s="75"/>
       <c r="W43" s="73"/>
       <c r="X43" s="73"/>
     </row>
-    <row r="44" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="73" t="s">
         <v>379</v>
       </c>
       <c r="B44" s="50"/>
       <c r="C44" s="73"/>
       <c r="D44" s="73"/>
       <c r="E44" s="73"/>
       <c r="F44" s="73"/>
       <c r="G44" s="73"/>
       <c r="H44" s="73"/>
       <c r="I44" s="73"/>
       <c r="J44" s="73"/>
       <c r="K44" s="73"/>
       <c r="L44" s="73"/>
       <c r="M44" s="73"/>
       <c r="N44" s="73"/>
       <c r="O44" s="73"/>
       <c r="P44" s="73"/>
       <c r="Q44" s="73"/>
       <c r="R44" s="73"/>
       <c r="S44" s="73"/>
       <c r="T44" s="75"/>
       <c r="U44" s="75"/>
       <c r="V44" s="75"/>
       <c r="W44" s="73"/>
       <c r="X44" s="73"/>
     </row>
-    <row r="45" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="73" t="s">
         <v>380</v>
       </c>
       <c r="B45" s="50"/>
       <c r="C45" s="73"/>
       <c r="D45" s="73"/>
       <c r="E45" s="73"/>
       <c r="F45" s="73"/>
       <c r="G45" s="73"/>
       <c r="H45" s="73"/>
       <c r="I45" s="73"/>
       <c r="J45" s="73"/>
       <c r="K45" s="73"/>
       <c r="L45" s="73"/>
       <c r="M45" s="73"/>
       <c r="N45" s="73"/>
       <c r="O45" s="73"/>
       <c r="P45" s="73"/>
       <c r="Q45" s="73"/>
       <c r="R45" s="73"/>
       <c r="S45" s="73"/>
       <c r="T45" s="75"/>
       <c r="U45" s="75"/>
       <c r="V45" s="75"/>
       <c r="W45" s="73"/>
       <c r="X45" s="73"/>
     </row>
-    <row r="46" spans="1:24" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:24" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A46" s="73" t="s">
         <v>381</v>
       </c>
       <c r="B46" s="50"/>
       <c r="C46" s="73"/>
       <c r="D46" s="73"/>
       <c r="E46" s="73"/>
       <c r="F46" s="73"/>
       <c r="G46" s="73"/>
       <c r="H46" s="73"/>
       <c r="I46" s="73"/>
       <c r="J46" s="73"/>
       <c r="K46" s="73"/>
       <c r="L46" s="73"/>
       <c r="M46" s="73"/>
       <c r="N46" s="73"/>
       <c r="O46" s="73"/>
       <c r="P46" s="73"/>
       <c r="Q46" s="73"/>
       <c r="R46" s="73"/>
       <c r="S46" s="73"/>
       <c r="T46" s="75"/>
       <c r="U46" s="75"/>
       <c r="V46" s="75"/>
       <c r="W46" s="73"/>
       <c r="X46" s="73"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="E6:Q7">
-    <cfRule type="expression" dxfId="31" priority="3" stopIfTrue="1">
+    <cfRule type="expression" dxfId="34" priority="3" stopIfTrue="1">
       <formula>AND(NOT(E$8=0),(E6=""))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E7:Q7">
-    <cfRule type="expression" dxfId="30" priority="268" stopIfTrue="1">
+    <cfRule type="expression" dxfId="33" priority="268" stopIfTrue="1">
       <formula>E$7&lt;E$6</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E8:Q8">
-    <cfRule type="expression" dxfId="29" priority="1" stopIfTrue="1">
+    <cfRule type="expression" dxfId="32" priority="1" stopIfTrue="1">
       <formula>E8&lt;&gt;SUM(#REF!)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E9:Q9">
-    <cfRule type="expression" dxfId="28" priority="2" stopIfTrue="1">
+    <cfRule type="expression" dxfId="31" priority="2" stopIfTrue="1">
       <formula>E$9&lt;E$8</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E17:Q17">
-    <cfRule type="expression" dxfId="27" priority="79" stopIfTrue="1">
+    <cfRule type="expression" dxfId="30" priority="79" stopIfTrue="1">
       <formula>NOT(ISERROR(SEARCH("Check",E17)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E18:Q18">
-    <cfRule type="cellIs" dxfId="26" priority="75" stopIfTrue="1" operator="equal">
+    <cfRule type="cellIs" dxfId="29" priority="75" stopIfTrue="1" operator="equal">
       <formula>"Note"</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="decimal" errorStyle="warning" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a whole number greater than or equal to 0" sqref="E9:Q10" xr:uid="{B0E6FB7D-BE64-41B3-B5DD-C553A845CEDB}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation errorStyle="warning" allowBlank="1" showInputMessage="1" errorTitle="Error" sqref="A16" xr:uid="{723567E4-EE4B-473E-9D50-B1AD2D0BFB1C}"/>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="The percentage must be between 0% and 100%" sqref="E6:Q7" xr:uid="{879ED438-A5CD-497E-95EE-5C898D688638}">
       <formula1>0</formula1>
       <formula2>1</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Validation checks" prompt="This checks compare section B to Section A.   Please check the data to ensure section A (minus praise) is equal to or higher than Section B.  Praise should not be included within section B._x000a__x000a_" sqref="C17" xr:uid="{DABE8126-A30C-4923-9314-A7783F5A9133}"/>
     <dataValidation allowBlank="1" promptTitle="Validation checks" prompt="This checks compare section B to Section A.   Please check the data to ensure section A (minus praise) is equal to or higher than Section B.  Praise should not be included within section B._x000a__x000a_" sqref="C18" xr:uid="{43F7D6FA-5A6C-4BEE-82F4-0A001F5F759A}"/>
     <dataValidation type="custom" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Error" sqref="A5:A15" xr:uid="{437D7232-5CAB-4563-935B-064D20D72FE9}">
       <formula1>#REF!</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:C7" xr:uid="{9BD744CF-83A3-4329-A1F0-D9DD50B4930B}">
       <formula1>C6</formula1>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6:B8" xr:uid="{39F5FDC1-B246-46BD-A659-71B759F050FD}">
       <formula1>1</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation type="whole" errorStyle="warning" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a whole number greater than or equal to 0" sqref="E8:Q16" xr:uid="{082078A1-3FCD-4531-9E44-B6D632EABBFD}">
@@ -13737,91 +13737,91 @@
   <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="TOC Name input" error="Incorrect value selected.  Please choose from one of the values from the drop-down list" promptTitle="TOC Name input" prompt="Please select one of the TOC names from the drop down list." xr:uid="{2BD39FDF-1977-4622-99E8-557A176F9F55}">
           <x14:formula1>
             <xm:f>TOC!$B$3:$B$19</xm:f>
           </x14:formula1>
           <xm:sqref>C3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:R37"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.54296875" style="50" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="19" max="16384" width="8.7265625" style="73"/>
+    <col min="1" max="1" width="2.5703125" style="50" customWidth="1"/>
+    <col min="2" max="2" width="27.140625" style="73" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="73" customWidth="1"/>
+    <col min="4" max="4" width="74.28515625" style="73" customWidth="1"/>
+    <col min="5" max="17" width="10.28515625" style="73" customWidth="1"/>
+    <col min="18" max="18" width="8.7109375" style="73" customWidth="1"/>
+    <col min="19" max="16384" width="8.7109375" style="73"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:18" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A1" s="74" t="s">
         <v>382</v>
       </c>
     </row>
-    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F2" s="76"/>
       <c r="G2" s="76"/>
       <c r="H2" s="76"/>
       <c r="I2" s="76"/>
       <c r="J2" s="76"/>
       <c r="K2" s="76"/>
       <c r="L2" s="76"/>
       <c r="M2" s="76"/>
       <c r="N2" s="76"/>
       <c r="O2" s="76"/>
       <c r="P2" s="76"/>
       <c r="Q2" s="76"/>
     </row>
-    <row r="3" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B3" s="46" t="s">
         <v>338</v>
       </c>
       <c r="C3" s="47"/>
     </row>
-    <row r="4" spans="1:18" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="E4" s="93"/>
       <c r="R4" s="75"/>
     </row>
-    <row r="5" spans="1:18" s="75" customFormat="1" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:18" s="75" customFormat="1" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="50" t="s">
         <v>339</v>
       </c>
       <c r="B5" s="78" t="s">
         <v>383</v>
       </c>
       <c r="C5" s="79" t="s">
         <v>384</v>
       </c>
       <c r="D5" s="79" t="s">
         <v>364</v>
       </c>
       <c r="E5" s="79" t="s">
         <v>343</v>
       </c>
       <c r="F5" s="79" t="s">
         <v>344</v>
       </c>
       <c r="G5" s="79" t="s">
         <v>345</v>
       </c>
       <c r="H5" s="79" t="s">
         <v>346</v>
       </c>
       <c r="I5" s="79" t="s">
@@ -13830,1132 +13830,1133 @@
       <c r="J5" s="79" t="s">
         <v>348</v>
       </c>
       <c r="K5" s="79" t="s">
         <v>349</v>
       </c>
       <c r="L5" s="79" t="s">
         <v>350</v>
       </c>
       <c r="M5" s="79" t="s">
         <v>351</v>
       </c>
       <c r="N5" s="79" t="s">
         <v>352</v>
       </c>
       <c r="O5" s="79" t="s">
         <v>353</v>
       </c>
       <c r="P5" s="79" t="s">
         <v>354</v>
       </c>
       <c r="Q5" s="80" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="6" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="50" t="str">
         <f t="shared" ref="A6:A21" si="0">$B$3</f>
         <v>Select your organisation</v>
       </c>
       <c r="B6" s="82" t="s">
         <v>385</v>
       </c>
       <c r="C6" s="82" t="s">
         <v>386</v>
       </c>
       <c r="D6" s="94" t="s">
         <v>437</v>
       </c>
       <c r="E6" s="97"/>
       <c r="F6" s="97"/>
       <c r="G6" s="97"/>
       <c r="H6" s="97"/>
       <c r="I6" s="97"/>
       <c r="J6" s="97"/>
       <c r="K6" s="97"/>
       <c r="L6" s="97"/>
       <c r="M6" s="97"/>
       <c r="N6" s="97"/>
       <c r="O6" s="97"/>
       <c r="P6" s="97"/>
       <c r="Q6" s="97"/>
     </row>
-    <row r="7" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B7" s="82" t="s">
         <v>387</v>
       </c>
       <c r="C7" s="82" t="s">
         <v>386</v>
       </c>
       <c r="D7" s="94" t="s">
         <v>426</v>
       </c>
       <c r="E7" s="95"/>
       <c r="F7" s="95"/>
       <c r="G7" s="95"/>
       <c r="H7" s="95"/>
       <c r="I7" s="95"/>
       <c r="J7" s="95"/>
       <c r="K7" s="95"/>
       <c r="L7" s="95"/>
       <c r="M7" s="95"/>
       <c r="N7" s="95"/>
       <c r="O7" s="95"/>
       <c r="P7" s="95"/>
       <c r="Q7" s="95"/>
     </row>
-    <row r="8" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B8" s="82" t="s">
         <v>388</v>
       </c>
       <c r="C8" s="82" t="s">
         <v>386</v>
       </c>
       <c r="D8" s="94" t="s">
         <v>389</v>
       </c>
       <c r="E8" s="96"/>
       <c r="F8" s="96"/>
       <c r="G8" s="96"/>
       <c r="H8" s="96"/>
       <c r="I8" s="96"/>
       <c r="J8" s="96"/>
       <c r="K8" s="96"/>
       <c r="L8" s="96"/>
       <c r="M8" s="96"/>
       <c r="N8" s="96"/>
       <c r="O8" s="96"/>
       <c r="P8" s="96"/>
       <c r="Q8" s="96"/>
     </row>
-    <row r="9" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B9" s="82" t="s">
         <v>390</v>
       </c>
       <c r="C9" s="82" t="s">
         <v>386</v>
       </c>
       <c r="D9" s="94" t="s">
         <v>391</v>
       </c>
       <c r="E9" s="96"/>
       <c r="F9" s="96"/>
       <c r="G9" s="96"/>
       <c r="H9" s="96"/>
       <c r="I9" s="96"/>
       <c r="J9" s="96"/>
       <c r="K9" s="96"/>
       <c r="L9" s="96"/>
       <c r="M9" s="96"/>
       <c r="N9" s="96"/>
       <c r="O9" s="96"/>
       <c r="P9" s="96"/>
       <c r="Q9" s="96"/>
     </row>
-    <row r="10" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B10" s="82" t="s">
         <v>392</v>
       </c>
       <c r="C10" s="82" t="s">
         <v>386</v>
       </c>
       <c r="D10" s="94" t="s">
         <v>393</v>
       </c>
       <c r="E10" s="96"/>
       <c r="F10" s="96"/>
       <c r="G10" s="96"/>
       <c r="H10" s="96"/>
       <c r="I10" s="96"/>
       <c r="J10" s="96"/>
       <c r="K10" s="96"/>
       <c r="L10" s="96"/>
       <c r="M10" s="96"/>
       <c r="N10" s="96"/>
       <c r="O10" s="96"/>
       <c r="P10" s="96"/>
       <c r="Q10" s="96"/>
     </row>
-    <row r="11" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B11" s="82" t="s">
         <v>394</v>
       </c>
       <c r="C11" s="82" t="s">
         <v>386</v>
       </c>
       <c r="D11" s="94" t="s">
         <v>494</v>
       </c>
       <c r="E11" s="96"/>
       <c r="F11" s="96"/>
       <c r="G11" s="96"/>
       <c r="H11" s="96"/>
       <c r="I11" s="96"/>
       <c r="J11" s="96"/>
       <c r="K11" s="96"/>
       <c r="L11" s="96"/>
       <c r="M11" s="96"/>
       <c r="N11" s="96"/>
       <c r="O11" s="96"/>
       <c r="P11" s="96"/>
       <c r="Q11" s="96"/>
     </row>
-    <row r="12" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B12" s="82" t="s">
         <v>395</v>
       </c>
       <c r="C12" s="82" t="s">
         <v>386</v>
       </c>
       <c r="D12" s="94" t="s">
         <v>495</v>
       </c>
       <c r="E12" s="96"/>
       <c r="F12" s="96"/>
       <c r="G12" s="96"/>
       <c r="H12" s="96"/>
       <c r="I12" s="96"/>
       <c r="J12" s="96"/>
       <c r="K12" s="96"/>
       <c r="L12" s="96"/>
       <c r="M12" s="96"/>
       <c r="N12" s="96"/>
       <c r="O12" s="96"/>
       <c r="P12" s="96"/>
       <c r="Q12" s="96"/>
     </row>
-    <row r="13" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B13" s="82" t="s">
         <v>396</v>
       </c>
       <c r="C13" s="82" t="s">
         <v>386</v>
       </c>
       <c r="D13" s="94" t="s">
         <v>496</v>
       </c>
       <c r="E13" s="95"/>
       <c r="F13" s="95"/>
       <c r="G13" s="95"/>
       <c r="H13" s="95"/>
       <c r="I13" s="95"/>
       <c r="J13" s="95"/>
       <c r="K13" s="95"/>
       <c r="L13" s="95"/>
       <c r="M13" s="95"/>
       <c r="N13" s="95"/>
       <c r="O13" s="95"/>
       <c r="P13" s="95"/>
       <c r="Q13" s="95"/>
     </row>
-    <row r="14" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B14" s="129" t="s">
         <v>397</v>
       </c>
       <c r="C14" s="129" t="s">
         <v>398</v>
       </c>
       <c r="D14" s="130" t="s">
         <v>427</v>
       </c>
       <c r="E14" s="97"/>
       <c r="F14" s="97"/>
       <c r="G14" s="97"/>
       <c r="H14" s="97"/>
       <c r="I14" s="97"/>
       <c r="J14" s="97"/>
       <c r="K14" s="97"/>
       <c r="L14" s="97"/>
       <c r="M14" s="97"/>
       <c r="N14" s="97"/>
       <c r="O14" s="97"/>
       <c r="P14" s="97"/>
       <c r="Q14" s="97"/>
     </row>
-    <row r="15" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B15" s="82" t="s">
         <v>399</v>
       </c>
       <c r="C15" s="82" t="s">
         <v>398</v>
       </c>
       <c r="D15" s="94" t="s">
         <v>428</v>
       </c>
       <c r="E15" s="96"/>
       <c r="F15" s="96"/>
       <c r="G15" s="96"/>
       <c r="H15" s="96"/>
       <c r="I15" s="96"/>
       <c r="J15" s="96"/>
       <c r="K15" s="96"/>
       <c r="L15" s="96"/>
       <c r="M15" s="96"/>
       <c r="N15" s="96"/>
       <c r="O15" s="96"/>
       <c r="P15" s="96"/>
       <c r="Q15" s="96"/>
     </row>
-    <row r="16" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B16" s="82" t="s">
         <v>400</v>
       </c>
       <c r="C16" s="82" t="s">
         <v>398</v>
       </c>
       <c r="D16" s="94" t="s">
         <v>401</v>
       </c>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
       <c r="G16" s="96"/>
       <c r="H16" s="96"/>
       <c r="I16" s="96"/>
       <c r="J16" s="96"/>
       <c r="K16" s="96"/>
       <c r="L16" s="96"/>
       <c r="M16" s="96"/>
       <c r="N16" s="96"/>
       <c r="O16" s="96"/>
       <c r="P16" s="96"/>
       <c r="Q16" s="96"/>
     </row>
-    <row r="17" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B17" s="82" t="s">
         <v>402</v>
       </c>
       <c r="C17" s="82" t="s">
         <v>398</v>
       </c>
       <c r="D17" s="94" t="s">
         <v>391</v>
       </c>
       <c r="E17" s="96"/>
       <c r="F17" s="96"/>
       <c r="G17" s="96"/>
       <c r="H17" s="96"/>
       <c r="I17" s="96"/>
       <c r="J17" s="96"/>
       <c r="K17" s="96"/>
       <c r="L17" s="96"/>
       <c r="M17" s="96"/>
       <c r="N17" s="96"/>
       <c r="O17" s="96"/>
       <c r="P17" s="96"/>
       <c r="Q17" s="96"/>
     </row>
-    <row r="18" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B18" s="82" t="s">
         <v>403</v>
       </c>
       <c r="C18" s="82" t="s">
         <v>398</v>
       </c>
       <c r="D18" s="94" t="s">
         <v>393</v>
       </c>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
       <c r="G18" s="96"/>
       <c r="H18" s="96"/>
       <c r="I18" s="96"/>
       <c r="J18" s="96"/>
       <c r="K18" s="96"/>
       <c r="L18" s="96"/>
       <c r="M18" s="96"/>
       <c r="N18" s="96"/>
       <c r="O18" s="96"/>
       <c r="P18" s="96"/>
       <c r="Q18" s="96"/>
     </row>
-    <row r="19" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B19" s="82" t="s">
         <v>404</v>
       </c>
       <c r="C19" s="82" t="s">
         <v>398</v>
       </c>
       <c r="D19" s="94" t="s">
         <v>494</v>
       </c>
       <c r="E19" s="96"/>
       <c r="F19" s="96"/>
       <c r="G19" s="96"/>
       <c r="H19" s="96"/>
       <c r="I19" s="96"/>
       <c r="J19" s="96"/>
       <c r="K19" s="96"/>
       <c r="L19" s="96"/>
       <c r="M19" s="96"/>
       <c r="N19" s="96"/>
       <c r="O19" s="96"/>
       <c r="P19" s="96"/>
       <c r="Q19" s="96"/>
     </row>
-    <row r="20" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B20" s="82" t="s">
         <v>405</v>
       </c>
       <c r="C20" s="82" t="s">
         <v>398</v>
       </c>
       <c r="D20" s="94" t="s">
         <v>495</v>
       </c>
       <c r="E20" s="96"/>
       <c r="F20" s="96"/>
       <c r="G20" s="96"/>
       <c r="H20" s="96"/>
       <c r="I20" s="96"/>
       <c r="J20" s="96"/>
       <c r="K20" s="96"/>
       <c r="L20" s="96"/>
       <c r="M20" s="96"/>
       <c r="N20" s="96"/>
       <c r="O20" s="96"/>
       <c r="P20" s="96"/>
       <c r="Q20" s="96"/>
     </row>
-    <row r="21" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:18" s="75" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="50" t="str">
         <f t="shared" si="0"/>
         <v>Select your organisation</v>
       </c>
       <c r="B21" s="186" t="s">
         <v>406</v>
       </c>
       <c r="C21" s="82" t="s">
         <v>398</v>
       </c>
       <c r="D21" s="94" t="s">
         <v>496</v>
       </c>
       <c r="E21" s="95"/>
       <c r="F21" s="95"/>
       <c r="G21" s="95"/>
       <c r="H21" s="95"/>
       <c r="I21" s="95"/>
       <c r="J21" s="95"/>
       <c r="K21" s="95"/>
       <c r="L21" s="95"/>
       <c r="M21" s="95"/>
       <c r="N21" s="95"/>
       <c r="O21" s="95"/>
       <c r="P21" s="95"/>
       <c r="Q21" s="95"/>
     </row>
-    <row r="22" spans="1:18" s="75" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:18" s="75" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="50"/>
       <c r="B22" s="106"/>
       <c r="C22" s="107"/>
       <c r="D22" s="108"/>
       <c r="E22" s="109"/>
       <c r="F22" s="109"/>
       <c r="G22" s="109"/>
       <c r="H22" s="109"/>
       <c r="I22" s="109"/>
       <c r="J22" s="109"/>
       <c r="K22" s="109"/>
       <c r="L22" s="109"/>
       <c r="M22" s="109"/>
       <c r="N22" s="109"/>
       <c r="O22" s="109"/>
       <c r="P22" s="109"/>
       <c r="Q22" s="109"/>
       <c r="R22" s="98"/>
     </row>
-    <row r="23" spans="1:18" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:18" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="64" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="50"/>
       <c r="C23" s="50"/>
       <c r="D23" s="50"/>
       <c r="E23" s="92"/>
       <c r="F23" s="73"/>
       <c r="G23" s="73"/>
       <c r="H23" s="73"/>
       <c r="I23" s="73"/>
       <c r="J23" s="73"/>
       <c r="K23" s="73"/>
       <c r="L23" s="73"/>
       <c r="M23" s="73"/>
       <c r="N23" s="73"/>
       <c r="O23" s="73"/>
       <c r="P23" s="73"/>
       <c r="Q23" s="73"/>
       <c r="R23" s="98"/>
     </row>
-    <row r="24" spans="1:18" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:18" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="65" t="s">
         <v>357</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="92"/>
       <c r="F24" s="73"/>
       <c r="G24" s="73"/>
       <c r="H24" s="73"/>
       <c r="I24" s="73"/>
       <c r="J24" s="73"/>
       <c r="K24" s="73"/>
       <c r="L24" s="73"/>
       <c r="M24" s="73"/>
       <c r="N24" s="73"/>
       <c r="O24" s="73"/>
       <c r="P24" s="73"/>
       <c r="Q24" s="73"/>
       <c r="R24" s="98"/>
     </row>
-    <row r="25" spans="1:18" s="68" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:18" s="68" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="66" t="s">
         <v>358</v>
       </c>
       <c r="B25" s="50"/>
       <c r="C25" s="50"/>
       <c r="D25" s="50"/>
       <c r="E25" s="92"/>
       <c r="F25" s="73"/>
       <c r="G25" s="73"/>
       <c r="H25" s="73"/>
       <c r="I25" s="73"/>
       <c r="J25" s="73"/>
       <c r="K25" s="73"/>
       <c r="L25" s="73"/>
       <c r="M25" s="73"/>
       <c r="N25" s="73"/>
       <c r="O25" s="73"/>
       <c r="P25" s="73"/>
       <c r="Q25" s="73"/>
       <c r="R25" s="100"/>
     </row>
-    <row r="26" spans="1:18" s="68" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:18" s="68" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="66" t="s">
         <v>359</v>
       </c>
       <c r="B26" s="67"/>
       <c r="E26" s="99"/>
       <c r="R26" s="100"/>
     </row>
-    <row r="27" spans="1:18" s="68" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:18" s="68" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="66" t="s">
         <v>360</v>
       </c>
       <c r="E27" s="99"/>
       <c r="R27" s="100"/>
     </row>
-    <row r="28" spans="1:18" s="68" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:18" s="68" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="66" t="s">
         <v>361</v>
       </c>
       <c r="E28" s="99"/>
       <c r="R28" s="100"/>
     </row>
-    <row r="29" spans="1:18" s="68" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:18" s="68" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E29" s="99"/>
       <c r="R29" s="100"/>
     </row>
-    <row r="30" spans="1:18" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:18" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="64" t="s">
         <v>407</v>
       </c>
       <c r="B30" s="68"/>
       <c r="C30" s="68"/>
       <c r="D30" s="68"/>
       <c r="E30" s="99"/>
       <c r="F30" s="68"/>
       <c r="G30" s="68"/>
       <c r="H30" s="68"/>
       <c r="I30" s="68"/>
       <c r="J30" s="68"/>
       <c r="K30" s="68"/>
       <c r="L30" s="68"/>
       <c r="M30" s="68"/>
       <c r="N30" s="68"/>
       <c r="O30" s="68"/>
       <c r="P30" s="68"/>
       <c r="Q30" s="68"/>
       <c r="R30" s="98"/>
     </row>
-    <row r="31" spans="1:18" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:18" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="73" t="s">
         <v>460</v>
       </c>
       <c r="C31" s="50"/>
       <c r="D31" s="50"/>
       <c r="E31" s="92"/>
       <c r="F31" s="73"/>
       <c r="G31" s="73"/>
       <c r="H31" s="73"/>
       <c r="I31" s="73"/>
       <c r="J31" s="73"/>
       <c r="K31" s="73"/>
       <c r="L31" s="73"/>
       <c r="M31" s="73"/>
       <c r="N31" s="73"/>
       <c r="O31" s="73"/>
       <c r="P31" s="73"/>
       <c r="Q31" s="73"/>
     </row>
-    <row r="32" spans="1:18" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:18" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="27" t="s">
         <v>457</v>
       </c>
       <c r="C32" s="50"/>
       <c r="D32" s="101"/>
       <c r="E32" s="73"/>
       <c r="F32" s="73"/>
       <c r="G32" s="73"/>
       <c r="H32" s="73"/>
       <c r="I32" s="73"/>
       <c r="J32" s="73"/>
       <c r="K32" s="73"/>
       <c r="L32" s="73"/>
       <c r="M32" s="73"/>
       <c r="N32" s="73"/>
       <c r="O32" s="73"/>
       <c r="P32" s="73"/>
       <c r="Q32" s="73"/>
     </row>
-    <row r="33" spans="1:17" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:17" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="50"/>
       <c r="C33" s="102"/>
       <c r="D33" s="101"/>
       <c r="E33" s="73"/>
       <c r="F33" s="73"/>
       <c r="G33" s="73"/>
       <c r="H33" s="73"/>
       <c r="I33" s="73"/>
       <c r="J33" s="73"/>
       <c r="K33" s="73"/>
       <c r="L33" s="73"/>
       <c r="M33" s="73"/>
       <c r="N33" s="73"/>
       <c r="O33" s="73"/>
       <c r="P33" s="73"/>
       <c r="Q33" s="73"/>
     </row>
-    <row r="34" spans="1:17" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:17" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="64" t="s">
         <v>363</v>
       </c>
       <c r="C34" s="50"/>
       <c r="D34" s="101"/>
       <c r="E34" s="73"/>
       <c r="F34" s="73"/>
       <c r="G34" s="73"/>
       <c r="H34" s="73"/>
       <c r="I34" s="73"/>
       <c r="J34" s="73"/>
       <c r="K34" s="73"/>
       <c r="L34" s="73"/>
       <c r="M34" s="73"/>
       <c r="N34" s="73"/>
       <c r="O34" s="73"/>
       <c r="P34" s="73"/>
       <c r="Q34" s="73"/>
     </row>
-    <row r="35" spans="1:17" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:17" s="75" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="73" t="s">
         <v>425</v>
       </c>
       <c r="C35" s="50"/>
       <c r="D35" s="92"/>
       <c r="E35" s="73"/>
       <c r="F35" s="73"/>
       <c r="G35" s="73"/>
       <c r="H35" s="73"/>
       <c r="I35" s="73"/>
       <c r="J35" s="73"/>
       <c r="K35" s="73"/>
       <c r="L35" s="73"/>
       <c r="M35" s="73"/>
       <c r="N35" s="73"/>
       <c r="O35" s="73"/>
       <c r="P35" s="73"/>
       <c r="Q35" s="73"/>
     </row>
-    <row r="36" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="73" t="s">
         <v>497</v>
       </c>
       <c r="B36" s="75"/>
     </row>
-    <row r="37" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="73" t="s">
         <v>498</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="E6">
-    <cfRule type="expression" dxfId="25" priority="1" stopIfTrue="1">
+    <cfRule type="expression" dxfId="28" priority="1" stopIfTrue="1">
       <formula>NOT(E6=(E7+E8))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E14">
-    <cfRule type="expression" dxfId="24" priority="102" stopIfTrue="1">
+    <cfRule type="expression" dxfId="27" priority="102" stopIfTrue="1">
       <formula>NOT(E14=(E15+E16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F6">
-    <cfRule type="expression" dxfId="23" priority="2" stopIfTrue="1">
+    <cfRule type="expression" dxfId="26" priority="2" stopIfTrue="1">
       <formula>NOT(F6=(F7+F8))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F14">
-    <cfRule type="expression" dxfId="22" priority="107" stopIfTrue="1">
+    <cfRule type="expression" dxfId="25" priority="107" stopIfTrue="1">
       <formula>NOT(F14=(F15+F16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G6">
-    <cfRule type="expression" dxfId="21" priority="3" stopIfTrue="1">
+    <cfRule type="expression" dxfId="24" priority="3" stopIfTrue="1">
       <formula>NOT(G6=(G7+G8))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G14">
-    <cfRule type="expression" dxfId="20" priority="105" stopIfTrue="1">
+    <cfRule type="expression" dxfId="23" priority="105" stopIfTrue="1">
       <formula>NOT(G14=(G15+G16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H6">
-    <cfRule type="expression" dxfId="19" priority="4" stopIfTrue="1">
+    <cfRule type="expression" dxfId="22" priority="4" stopIfTrue="1">
       <formula>NOT(H6=(H7+H8))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H14">
-    <cfRule type="expression" dxfId="18" priority="131" stopIfTrue="1">
+    <cfRule type="expression" dxfId="21" priority="131" stopIfTrue="1">
       <formula>NOT(H14=(H15+H16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I6">
-    <cfRule type="expression" dxfId="17" priority="5" stopIfTrue="1">
+    <cfRule type="expression" dxfId="20" priority="5" stopIfTrue="1">
       <formula>NOT(I6=(I7+I8))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I14">
-    <cfRule type="expression" dxfId="16" priority="111" stopIfTrue="1">
+    <cfRule type="expression" dxfId="19" priority="111" stopIfTrue="1">
       <formula>NOT(I14=(I15+I16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J6">
-    <cfRule type="expression" dxfId="15" priority="6" stopIfTrue="1">
+    <cfRule type="expression" dxfId="18" priority="6" stopIfTrue="1">
       <formula>NOT(J6=(J7+J8))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J14">
-    <cfRule type="expression" dxfId="14" priority="114" stopIfTrue="1">
+    <cfRule type="expression" dxfId="17" priority="114" stopIfTrue="1">
       <formula>NOT(J14=(J15+J16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K6">
-    <cfRule type="expression" dxfId="13" priority="7" stopIfTrue="1">
+    <cfRule type="expression" dxfId="16" priority="7" stopIfTrue="1">
       <formula>NOT(K6=(K7+K8))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K14">
-    <cfRule type="expression" dxfId="12" priority="115" stopIfTrue="1">
+    <cfRule type="expression" dxfId="15" priority="115" stopIfTrue="1">
       <formula>NOT(K14=(K15+K16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L6">
-    <cfRule type="expression" dxfId="11" priority="8" stopIfTrue="1">
+    <cfRule type="expression" dxfId="14" priority="8" stopIfTrue="1">
       <formula>NOT(L6=(L7+L8))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L14">
-    <cfRule type="expression" dxfId="10" priority="122" stopIfTrue="1">
+    <cfRule type="expression" dxfId="13" priority="122" stopIfTrue="1">
       <formula>NOT(L14=(L15+L16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M6">
-    <cfRule type="expression" dxfId="9" priority="9" stopIfTrue="1">
+    <cfRule type="expression" dxfId="12" priority="9" stopIfTrue="1">
       <formula>NOT(M6=(M7+M8))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M14">
-    <cfRule type="expression" dxfId="8" priority="132" stopIfTrue="1">
+    <cfRule type="expression" dxfId="11" priority="132" stopIfTrue="1">
       <formula>NOT(M14=(M15+M16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N6">
-    <cfRule type="expression" dxfId="7" priority="10" stopIfTrue="1">
+    <cfRule type="expression" dxfId="10" priority="10" stopIfTrue="1">
       <formula>NOT(N6=(N7+N8))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N14">
-    <cfRule type="expression" dxfId="6" priority="126" stopIfTrue="1">
+    <cfRule type="expression" dxfId="9" priority="126" stopIfTrue="1">
       <formula>NOT(N14=(N15+N16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O6">
-    <cfRule type="expression" dxfId="5" priority="11" stopIfTrue="1">
+    <cfRule type="expression" dxfId="8" priority="11" stopIfTrue="1">
       <formula>NOT(O6=(O7+O8))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O14">
-    <cfRule type="expression" dxfId="4" priority="135" stopIfTrue="1">
+    <cfRule type="expression" dxfId="7" priority="135" stopIfTrue="1">
       <formula>NOT(O14=(O15+O16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P6">
-    <cfRule type="expression" dxfId="3" priority="12" stopIfTrue="1">
+    <cfRule type="expression" dxfId="6" priority="12" stopIfTrue="1">
       <formula>NOT(P6=(P7+P8))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P14">
-    <cfRule type="expression" dxfId="2" priority="137" stopIfTrue="1">
+    <cfRule type="expression" dxfId="5" priority="137" stopIfTrue="1">
       <formula>NOT(P14=(P15+P16))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q6">
-    <cfRule type="expression" dxfId="1" priority="13" stopIfTrue="1">
+    <cfRule type="expression" dxfId="4" priority="13" stopIfTrue="1">
       <formula>NOT(Q6=(Q7+Q8))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q14">
-    <cfRule type="expression" dxfId="0" priority="139" stopIfTrue="1">
+    <cfRule type="expression" dxfId="3" priority="139" stopIfTrue="1">
       <formula>NOT(Q14=(Q15+Q16))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
     <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a whole number between 0 and 999,999" sqref="F23:Q31 E32:Q35" xr:uid="{00000000-0002-0000-0500-000000000000}">
       <formula1>0</formula1>
       <formula2>999999</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" errorTitle="TOC Name input" error="Incorrect value selected.  Please choose from one of the values from the drop-down list" promptTitle="TOC Name input" prompt="Please select one of the TOC names from the drop down list." sqref="C3" xr:uid="{00000000-0002-0000-0500-000002000000}"/>
     <dataValidation type="whole" errorStyle="warning" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a whole number greater than or equal to 0" sqref="E6:Q22" xr:uid="{00000000-0002-0000-0500-000001000000}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="A32" r:id="rId1" xr:uid="{9D5ABB33-6E45-4ECE-AF28-35C9F56543FE}"/>
   </hyperlinks>
   <pageMargins left="0.75000000000000011" right="0.75000000000000011" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="0" scale="55" fitToWidth="0" fitToHeight="0" orientation="landscape" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="TOC Name input" error="Incorrect value selected.  Please choose from one of the values from the drop-down list" promptTitle="TOC Name input" prompt="Please select one of the TOC names from the drop down list." xr:uid="{6F87443B-2AB0-4ED2-A5E1-DB79284A3A5F}">
           <x14:formula1>
             <xm:f>TOC!$B$3:$B$19</xm:f>
           </x14:formula1>
           <xm:sqref>B3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC740E10-4FE2-4708-946F-4509BB32B07B}">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.7265625" style="126" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="35.453125" style="126" customWidth="1"/>
+    <col min="1" max="1" width="2.7109375" style="126" customWidth="1"/>
+    <col min="2" max="2" width="31.85546875" style="126" customWidth="1"/>
+    <col min="3" max="3" width="53.42578125" style="126" customWidth="1"/>
+    <col min="4" max="4" width="35.42578125" style="126" customWidth="1"/>
     <col min="5" max="5" width="85" style="126" customWidth="1"/>
-    <col min="6" max="6" width="6.7265625" style="126" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.1796875" style="126"/>
+    <col min="6" max="6" width="6.7109375" style="126" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="126" customWidth="1"/>
+    <col min="8" max="16384" width="9.140625" style="126"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="126" t="s">
         <v>432</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="126" t="s">
         <v>440</v>
       </c>
       <c r="F2" s="127"/>
     </row>
-    <row r="3" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="128" t="s">
         <v>433</v>
       </c>
       <c r="F3" s="127"/>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
       <c r="F4" s="127"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
       <c r="D5" s="127"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:6" ht="15.75" x14ac:dyDescent="0.2">
       <c r="D6" s="127"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId1" display="https://www.orr.gov.uk/sites/default/files/2023-02/final-complaints-code-of-practice-clean.pdf" xr:uid="{98137681-76FC-4285-BC5D-50012FE8A710}"/>
   </hyperlinks>
   <pageMargins left="0.75000000000000011" right="0.75000000000000011" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="55" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B753BF9F-452F-4E06-B763-0003500A8E1D}">
   <dimension ref="B1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3:B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7265625" customWidth="1"/>
-    <col min="2" max="2" width="46.453125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="8.7109375" customWidth="1"/>
+    <col min="2" max="2" width="46.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24" customWidth="1"/>
-    <col min="4" max="4" width="24.26953125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="8.7265625" customWidth="1"/>
+    <col min="4" max="4" width="24.28515625" customWidth="1"/>
+    <col min="5" max="5" width="33.42578125" customWidth="1"/>
+    <col min="6" max="6" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" s="103" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="3" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="3" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B3" s="104" t="s">
         <v>338</v>
       </c>
       <c r="C3" s="105"/>
     </row>
-    <row r="4" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="4" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B4" t="s">
         <v>499</v>
       </c>
       <c r="C4" s="105"/>
     </row>
-    <row r="5" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="5" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
         <v>442</v>
       </c>
       <c r="C5" s="105"/>
     </row>
-    <row r="6" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="6" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
         <v>443</v>
       </c>
       <c r="C6" s="105"/>
     </row>
-    <row r="7" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="7" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
         <v>444</v>
       </c>
       <c r="C7" s="105"/>
     </row>
-    <row r="8" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="8" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B8" s="187" t="s">
         <v>500</v>
       </c>
       <c r="C8" s="105"/>
     </row>
-    <row r="9" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="9" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>445</v>
       </c>
       <c r="C9" s="105"/>
     </row>
-    <row r="10" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="10" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
         <v>446</v>
       </c>
       <c r="C10" s="105"/>
     </row>
-    <row r="11" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="11" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>447</v>
       </c>
       <c r="C11" s="105"/>
     </row>
-    <row r="12" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="12" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
         <v>448</v>
       </c>
       <c r="C12" s="105"/>
     </row>
-    <row r="13" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="13" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>449</v>
       </c>
       <c r="C13" s="105"/>
     </row>
-    <row r="14" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="14" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B14" s="187" t="s">
         <v>501</v>
       </c>
       <c r="C14" s="105"/>
     </row>
-    <row r="15" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="15" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
         <v>450</v>
       </c>
       <c r="C15" s="105"/>
     </row>
-    <row r="16" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="16" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
         <v>451</v>
       </c>
       <c r="C16" s="105"/>
     </row>
-    <row r="17" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="17" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
         <v>452</v>
       </c>
       <c r="C17" s="105"/>
     </row>
-    <row r="18" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
         <v>453</v>
       </c>
       <c r="C18" s="105"/>
     </row>
-    <row r="19" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="19" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B19" s="187" t="s">
         <v>502</v>
       </c>
       <c r="C19" s="105"/>
     </row>
-    <row r="20" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="20" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
         <v>454</v>
       </c>
       <c r="C20" s="105"/>
     </row>
-    <row r="21" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="21" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
         <v>455</v>
       </c>
       <c r="C21" s="105"/>
     </row>
-    <row r="22" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="22" spans="2:3" x14ac:dyDescent="0.25">
       <c r="C22" s="105"/>
     </row>
-    <row r="23" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="23" spans="2:3" x14ac:dyDescent="0.25">
       <c r="C23" s="105"/>
     </row>
-    <row r="24" spans="2:3" x14ac:dyDescent="0.35">
+    <row r="24" spans="2:3" x14ac:dyDescent="0.25">
       <c r="C24" s="105"/>
     </row>
   </sheetData>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D670D8C309EE7340B8BBB6FF46D9EF03" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="417aba06e132aaeb7b94f0be384df3a5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9665d840-bd66-4daf-9142-30cd227ffbea" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2dbec9a02fe8c6ad0a07d424a31ba57f" ns2:_="">
     <xsd:import namespace="9665d840-bd66-4daf-9142-30cd227ffbea"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9665d840-bd66-4daf-9142-30cd227ffbea" elementFormDefault="qualified">
@@ -15065,96 +15066,95 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MediaLengthInSeconds xmlns="9665d840-bd66-4daf-9142-30cd227ffbea" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F297B129-DD53-4D2D-986E-7199DD15F17E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D613E3D7-023D-4455-B8A4-338ED53424A5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4CE3777-1DB2-4148-AF8A-6B41A7E07AD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9665d840-bd66-4daf-9142-30cd227ffbea"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D613E3D7-023D-4455-B8A4-338ED53424A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F297B129-DD53-4D2D-986E-7199DD15F17E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="9665d840-bd66-4daf-9142-30cd227ffbea"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Cover_sheet</vt:lpstr>
       <vt:lpstr>Complaints_mapping</vt:lpstr>
       <vt:lpstr>Section_A</vt:lpstr>
       <vt:lpstr>Section_B</vt:lpstr>