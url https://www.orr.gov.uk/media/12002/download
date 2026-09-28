--- v0 (2025-10-09)
+++ v1 (2026-09-28)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15668" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10348"/>
         <w:gridCol w:w="5320"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B42701" w:rsidRPr="00B42701" w14:paraId="4BDEDCC6" w14:textId="77777777" w:rsidTr="00887E41">
+      <w:tr w:rsidR="00B42701" w:rsidRPr="00B42701" w14:paraId="4BDEDCC6" w14:textId="77777777" w:rsidTr="02591744">
         <w:trPr>
           <w:trHeight w:val="45"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AD4F879" w14:textId="531D885D" w:rsidR="00B42701" w:rsidRPr="00B42701" w:rsidRDefault="00B42701" w:rsidP="00B42701">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
@@ -78,279 +78,399 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="274CE44B" w14:textId="77777777" w:rsidR="00B42701" w:rsidRPr="00B42701" w:rsidRDefault="00B42701" w:rsidP="00B42701">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B42701" w:rsidRPr="00B42701" w14:paraId="4E632C4D" w14:textId="77777777" w:rsidTr="0060422A">
+      <w:tr w:rsidR="00B42701" w:rsidRPr="00B42701" w14:paraId="4E632C4D" w14:textId="77777777" w:rsidTr="02591744">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B6C3279" w14:textId="4A46540F" w:rsidR="0060422A" w:rsidRPr="00366ED1" w:rsidRDefault="00203010" w:rsidP="0060422A">
+          <w:p w14:paraId="1B6C3279" w14:textId="79AED4AF" w:rsidR="0060422A" w:rsidRPr="00366ED1" w:rsidRDefault="00203010" w:rsidP="02591744">
             <w:pPr>
               <w:pStyle w:val="Numberedparagraphdouble"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="174" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="02591744">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Infrastructure managers and t</w:t>
             </w:r>
-            <w:r w:rsidR="0060422A" w:rsidRPr="00366ED1">
+            <w:r w:rsidR="0060422A" w:rsidRPr="02591744">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>rain operators must have monitoring systems in place to ensure that their drivers continue to meet the conditions for holding a licence.</w:t>
+              <w:t xml:space="preserve">rain operators </w:t>
+            </w:r>
+            <w:r w:rsidR="00F70542" w:rsidRPr="02591744">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(‘operators’) </w:t>
+            </w:r>
+            <w:r w:rsidR="0060422A" w:rsidRPr="02591744">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must have monitoring systems in place to ensure that their drivers continue to meet the </w:t>
+            </w:r>
+            <w:r w:rsidR="00F70542" w:rsidRPr="02591744">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>requirements in the Train Driving Licences and Certificates Regulations 2010 (TDLCR).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D00469" w14:textId="2BE5B643" w:rsidR="00366ED1" w:rsidRPr="00861E72" w:rsidRDefault="0060422A" w:rsidP="00366ED1">
+          <w:p w14:paraId="30D00469" w14:textId="4D88F0EE" w:rsidR="00366ED1" w:rsidRPr="00861E72" w:rsidRDefault="39246AAB" w:rsidP="00366ED1">
             <w:pPr>
               <w:ind w:left="174"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00861E72">
+            <w:r w:rsidRPr="562FD576">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">It is a requirement under the Train Driving Licences and Certificates Regulations 2010 for </w:t>
+              <w:t>Information from t</w:t>
             </w:r>
-            <w:r w:rsidR="00203010">
+            <w:r w:rsidR="3889CF16" w:rsidRPr="562FD576">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">infrastructure managers and </w:t>
+              <w:t>hat monitoring</w:t>
             </w:r>
-            <w:r w:rsidRPr="00861E72">
+            <w:r w:rsidR="00F70542" w:rsidRPr="562FD576">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">train operators employing a licensed driver to supply ORR with all the relevant information from that monitoring. ORR uses that information so that we can consider whether the conditions for holding a licence continue to be met. </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="14516033" w:rsidRPr="562FD576">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">will inform </w:t>
+            </w:r>
+            <w:r w:rsidR="0060422A" w:rsidRPr="00861E72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ORR</w:t>
+            </w:r>
+            <w:r w:rsidR="4F8D8C2B" w:rsidRPr="00861E72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’s </w:t>
+            </w:r>
+            <w:r w:rsidR="0060422A" w:rsidRPr="00861E72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>consider</w:t>
+            </w:r>
+            <w:r w:rsidR="702D852F" w:rsidRPr="00861E72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ation of</w:t>
+            </w:r>
+            <w:r w:rsidR="0060422A" w:rsidRPr="00861E72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> whether the conditions for holding a licence continue to be met. </w:t>
             </w:r>
             <w:r w:rsidR="00366ED1" w:rsidRPr="00861E72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ORRs </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidR="00366ED1" w:rsidRPr="00861E72">
+            <w:hyperlink r:id="rId7">
+              <w:r w:rsidR="00366ED1" w:rsidRPr="562FD576">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>privacy notice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00366ED1" w:rsidRPr="00861E72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00861E72" w:rsidRPr="00861E72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">notes that we may need to </w:t>
             </w:r>
             <w:r w:rsidR="00861E72" w:rsidRPr="00861E72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>contact a licenced driver’s employer in relation to the periodic requirements for maintaining the validity of their licence, any queries in relation their licence and to investigate if anything calls into question the validity of their licence.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05DA149B" w14:textId="73E4AFFF" w:rsidR="00887E41" w:rsidRDefault="003C4BF5" w:rsidP="00887E41">
+          <w:p w14:paraId="62821C86" w14:textId="55670D1F" w:rsidR="00F70542" w:rsidRDefault="003C4BF5" w:rsidP="00F70542">
+            <w:pPr>
+              <w:pStyle w:val="Numberedparagraphdouble"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="174" w:right="-108"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00380F6F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Before completing this form, p</w:t>
+            </w:r>
+            <w:r w:rsidR="0060422A" w:rsidRPr="00380F6F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">lease read </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="0060422A" w:rsidRPr="006E0F62">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>this guidance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="0060422A" w:rsidRPr="00380F6F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> first</w:t>
+            </w:r>
+            <w:r w:rsidR="00F70542">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="0060422A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05DA149B" w14:textId="331D4E5A" w:rsidR="00887E41" w:rsidRDefault="00203010" w:rsidP="00F70542">
             <w:pPr>
               <w:pStyle w:val="Numberedparagraphdouble"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="174" w:right="-108"/>
             </w:pPr>
             <w:r>
-              <w:t>Before completing this form, p</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00203010">
               <w:t>Please o</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="003C4BF5">
               <w:t xml:space="preserve">nly </w:t>
             </w:r>
             <w:r w:rsidR="0060422A">
               <w:t xml:space="preserve">use this form to supply information to the Office of Rail and Road in relation to possible issues </w:t>
             </w:r>
-            <w:r w:rsidR="00203010">
-              <w:t>with the required conditions for holding a licence</w:t>
+            <w:r>
+              <w:t xml:space="preserve">with the required conditions for holding a </w:t>
+            </w:r>
+            <w:r w:rsidR="003D0F37">
+              <w:t xml:space="preserve">train driving </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> (For all other licencing enquiries, please contact </w:t>
+              <w:t>licence</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="002D1FB8">
+            <w:r w:rsidR="003C4BF5">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="003D0F37">
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="003C4BF5">
+              <w:t xml:space="preserve">or all other licencing enquiries, please contact </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="003C4BF5" w:rsidRPr="002D1FB8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>TDL.Applications@orr.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-              <w:t xml:space="preserve"> in the first instance)</w:t>
+            <w:r w:rsidR="003C4BF5">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F70542">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58AFD943" w14:textId="1C01A315" w:rsidR="00B42701" w:rsidRDefault="001524F6" w:rsidP="00887E41">
+          <w:p w14:paraId="58AFD943" w14:textId="427AD77D" w:rsidR="00B42701" w:rsidRDefault="001524F6" w:rsidP="00887E41">
             <w:pPr>
               <w:pStyle w:val="Numberedparagraphdouble"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="174" w:right="-108"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001524F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Answer all the questions as fully as possible. We may contact you again to clarify </w:t>
             </w:r>
             <w:r w:rsidR="009666DA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">the information provided, </w:t>
+              <w:t>the information provided</w:t>
             </w:r>
             <w:r w:rsidRPr="001524F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>or for further information.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D463489" w14:textId="77777777" w:rsidR="001524F6" w:rsidRPr="001524F6" w:rsidRDefault="001524F6" w:rsidP="00B42701">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="169" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="461"/>
               <w:gridCol w:w="3111"/>
               <w:gridCol w:w="6381"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00286DB9" w14:paraId="3EB57542" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00286DB9" w14:paraId="3EB57542" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
                 </w:tcPr>
                 <w:p w14:paraId="7E5F050B" w14:textId="77777777" w:rsidR="00286DB9" w:rsidRPr="001524F6" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
                 </w:tcPr>
                 <w:p w14:paraId="1E517840" w14:textId="6807552D" w:rsidR="00286DB9" w:rsidRPr="001524F6" w:rsidRDefault="001524F6" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -374,51 +494,51 @@
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
                 </w:tcPr>
                 <w:p w14:paraId="367EEF77" w14:textId="549C8A13" w:rsidR="00286DB9" w:rsidRPr="001524F6" w:rsidRDefault="00715E56" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="001524F6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Enter your response here</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00286DB9" w14:paraId="67A8E14B" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00286DB9" w14:paraId="67A8E14B" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="52603453" w14:textId="5DBADD3A" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00286DB9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>1.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4FC43BB4" w14:textId="3047F3F5" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="009F3E3F" w:rsidP="00B42701">
@@ -558,51 +678,51 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3427600F" w14:textId="77777777" w:rsidR="00366ED1" w:rsidRDefault="00366ED1" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="36334348" w14:textId="1015003F" w:rsidR="00366ED1" w:rsidRPr="00286DB9" w:rsidRDefault="00366ED1" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00286DB9" w14:paraId="24254265" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00286DB9" w14:paraId="24254265" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="54D7E6AB" w14:textId="09417226" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>2.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="79B90197" w14:textId="77FF277A" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="00BB2245" w:rsidP="00B42701">
@@ -634,161 +754,219 @@
                     <w:t xml:space="preserve">’s full </w:t>
                   </w:r>
                   <w:r w:rsidR="00286DB9" w:rsidRPr="00286DB9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>name</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="497EE508" w14:textId="77777777" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00286DB9" w14:paraId="38E7B983" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00286DB9" w14:paraId="38E7B983" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4470D20A" w14:textId="396DDD28" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>3.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3736B010" w14:textId="7D79DF0D" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
-[...6 lines deleted...]
-                  <w:r>
+                <w:p w14:paraId="08A005B6" w14:textId="77777777" w:rsidR="00286DB9" w:rsidRDefault="00DF6B9F" w:rsidP="00B42701">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">UK </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F70542">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Train </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00286DB9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Driving Licence Number</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="05D1D12D" w14:textId="77777777" w:rsidR="00DF6B9F" w:rsidRDefault="00DF6B9F" w:rsidP="00B42701">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="3736B010" w14:textId="0653B1C8" w:rsidR="00DF6B9F" w:rsidRPr="00286DB9" w:rsidRDefault="00DF6B9F" w:rsidP="00B42701">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>Please indicate if the driver also holds a</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003D0F37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>n</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> EU train driving licence</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="480D14E7" w14:textId="77777777" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00286DB9" w14:paraId="14766904" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00286DB9" w14:paraId="14766904" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2CC49708" w14:textId="2F518B2E" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>4.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0CE2C97A" w14:textId="352F79D9" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
-[...6 lines deleted...]
-                  <w:r>
+                <w:p w14:paraId="0CE2C97A" w14:textId="1340BC54" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="00F70542" w:rsidP="00B42701">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Train Driving </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00286DB9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Licence Expiry Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7358104E" w14:textId="77777777" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="006762AA" w14:paraId="08E60323" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="006762AA" w14:paraId="08E60323" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5810245F" w14:textId="7B130537" w:rsidR="006762AA" w:rsidRDefault="006762AA" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>5</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7E50386F" w14:textId="383651C5" w:rsidR="006762AA" w:rsidRDefault="006762AA" w:rsidP="00B42701">
@@ -815,51 +993,51 @@
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6691F80D" w14:textId="77777777" w:rsidR="006762AA" w:rsidRDefault="006762AA" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00286DB9" w14:paraId="3E377FC4" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00286DB9" w14:paraId="3E377FC4" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7CA8108F" w14:textId="15BF2BA7" w:rsidR="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>5.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="56902E1E" w14:textId="4C577817" w:rsidR="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
@@ -900,123 +1078,123 @@
                 </w:p>
                 <w:p w14:paraId="78945653" w14:textId="77777777" w:rsidR="001524F6" w:rsidRDefault="001524F6" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="7EB42142" w14:textId="77777777" w:rsidR="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="56B21F50" w14:textId="77777777" w:rsidR="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="559431A7" w14:textId="0490D28C" w:rsidR="00713FAA" w:rsidRPr="00713FAA" w:rsidRDefault="00713FAA" w:rsidP="00B42701">
+                <w:p w14:paraId="559431A7" w14:textId="7DA9B963" w:rsidR="00713FAA" w:rsidRPr="00713FAA" w:rsidRDefault="00713FAA" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00713FAA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">(please also explain if there is any reason you believe ORR should </w:t>
                   </w:r>
                   <w:r w:rsidRPr="007F025B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:u w:val="single"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">not </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00713FAA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t>contact the driver directly about their licence conditions):</w:t>
+                    <w:t>contact the driver directly about their licence):</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="42E9FCD5" w14:textId="25954528" w:rsidR="00713FAA" w:rsidRDefault="00713FAA" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="6A8AD7D6" w14:textId="6B871172" w:rsidR="00713FAA" w:rsidRDefault="00713FAA" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="37B5210D" w14:textId="77777777" w:rsidR="00713FAA" w:rsidRDefault="00713FAA" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="74460B96" w14:textId="0A681256" w:rsidR="00713FAA" w:rsidRPr="00286DB9" w:rsidRDefault="00713FAA" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00286DB9" w14:paraId="2B0EEBB4" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00286DB9" w14:paraId="2B0EEBB4" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1DA7687E" w14:textId="6FED86A0" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">6. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
@@ -1040,90 +1218,90 @@
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>you</w:t>
                   </w:r>
                   <w:r w:rsidR="001524F6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>?</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3A60596E" w14:textId="100FEA1C" w:rsidR="001524F6" w:rsidRPr="00286DB9" w:rsidRDefault="001524F6" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1951CE99" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00D1528A" w:rsidP="00B42701">
+                <w:p w14:paraId="1951CE99" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00B37AC3" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-357512979"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00813842">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="001524F6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Yes </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3335B9CD" w14:textId="423CDBB6" w:rsidR="00286DB9" w:rsidRDefault="00D1528A" w:rsidP="00B42701">
+                <w:p w14:paraId="3335B9CD" w14:textId="423CDBB6" w:rsidR="00286DB9" w:rsidRDefault="00B37AC3" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="577872741"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00813842">
                         <w:rPr>
@@ -1257,51 +1435,51 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="70C79C1B" w14:textId="77777777" w:rsidR="001524F6" w:rsidRDefault="001524F6" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1D539885" w14:textId="741550BF" w:rsidR="001524F6" w:rsidRPr="00286DB9" w:rsidRDefault="001524F6" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00286DB9" w14:paraId="181DDB9F" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00286DB9" w14:paraId="181DDB9F" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="76751382" w14:textId="17D0806D" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="00286DB9" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>7.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="047A4822" w14:textId="5BC1B3DD" w:rsidR="00286DB9" w:rsidRPr="00286DB9" w:rsidRDefault="004537D7" w:rsidP="00B42701">
@@ -1344,113 +1522,120 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3AEDA011" w14:textId="77777777" w:rsidR="001524F6" w:rsidRDefault="001524F6" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="622DF506" w14:textId="3180F2C1" w:rsidR="001524F6" w:rsidRPr="00286DB9" w:rsidRDefault="001524F6" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004537D7" w14:paraId="0370148C" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="004537D7" w14:paraId="0370148C" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="468E98F6" w14:textId="18907011" w:rsidR="004537D7" w:rsidRDefault="00321C86" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>8.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="678EFF9D" w14:textId="1DEDCD34" w:rsidR="004537D7" w:rsidRDefault="004537D7" w:rsidP="0074573E">
+                <w:p w14:paraId="678EFF9D" w14:textId="21B3BFFB" w:rsidR="004537D7" w:rsidRDefault="004537D7" w:rsidP="0074573E">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">When did the driver last attend a periodic medical </w:t>
                   </w:r>
+                  <w:r w:rsidR="00F70542">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>examination</w:t>
+                  </w:r>
                   <w:r w:rsidR="00321C86">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t>assessment? What was the outcome?</w:t>
+                    <w:t>? What was the outcome?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="73F1199A" w14:textId="77777777" w:rsidR="004537D7" w:rsidRPr="00286DB9" w:rsidRDefault="004537D7" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004537D7" w14:paraId="2C654461" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="004537D7" w14:paraId="2C654461" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="50269198" w14:textId="6F1337B4" w:rsidR="004537D7" w:rsidRDefault="004537D7" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>9.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="18982BE1" w14:textId="7D74972F" w:rsidR="00321C86" w:rsidRPr="00212007" w:rsidRDefault="00930C98" w:rsidP="00B42701">
@@ -1558,299 +1743,355 @@
                   <w:r w:rsidR="00212007" w:rsidRPr="00212007">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>(select all that apply)</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="72AC59E5" w14:textId="56F491EA" w:rsidR="004537D7" w:rsidRDefault="004537D7" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="04A7B902" w14:textId="61B5DC1B" w:rsidR="00321C86" w:rsidRPr="00321C86" w:rsidRDefault="00D1528A" w:rsidP="00321C86">
+                <w:p w14:paraId="04A7B902" w14:textId="06685B5B" w:rsidR="00321C86" w:rsidRPr="00321C86" w:rsidRDefault="00B37AC3" w:rsidP="00321C86">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-746876761"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00212007">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
+                  <w:r w:rsidR="00F70542">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Failed </w:t>
+                  </w:r>
                   <w:r w:rsidR="00321C86" w:rsidRPr="00321C86">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Alcohol</w:t>
                   </w:r>
-                </w:p>
-                <w:p w14:paraId="317141CB" w14:textId="4F713217" w:rsidR="00321C86" w:rsidRPr="00321C86" w:rsidRDefault="00D1528A" w:rsidP="00321C86">
+                  <w:r w:rsidR="00F70542">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> test</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="317141CB" w14:textId="7B4A0638" w:rsidR="00321C86" w:rsidRPr="00321C86" w:rsidRDefault="00B37AC3" w:rsidP="00321C86">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="1459990562"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00212007">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
+                  <w:r w:rsidR="00F70542">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Failed </w:t>
+                  </w:r>
                   <w:r w:rsidR="00212007">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Drugs</w:t>
                   </w:r>
-                </w:p>
-                <w:p w14:paraId="32E487AF" w14:textId="4E979F13" w:rsidR="00321C86" w:rsidRPr="00321C86" w:rsidRDefault="00D1528A" w:rsidP="00321C86">
+                  <w:r w:rsidR="00F70542">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> test</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="32E487AF" w14:textId="4FD18783" w:rsidR="00321C86" w:rsidRPr="00321C86" w:rsidRDefault="00B37AC3" w:rsidP="00321C86">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="871729633"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00212007">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00321C86" w:rsidRPr="00321C86">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Failed medical</w:t>
                   </w:r>
                   <w:r w:rsidR="00212007">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> assessment</w:t>
-[...2 lines deleted...]
-                <w:p w14:paraId="04360025" w14:textId="690D00E7" w:rsidR="00321C86" w:rsidRPr="00321C86" w:rsidRDefault="00D1528A" w:rsidP="00321C86">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F70542">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>examination</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="04360025" w14:textId="1BB40580" w:rsidR="00321C86" w:rsidRPr="00321C86" w:rsidRDefault="00B37AC3" w:rsidP="00321C86">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-714044810"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00212007">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00321C86" w:rsidRPr="00321C86">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Failed psychological</w:t>
                   </w:r>
                   <w:r w:rsidR="00212007">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> assessment</w:t>
-[...2 lines deleted...]
-                <w:p w14:paraId="26B04E6E" w14:textId="07FD3D72" w:rsidR="00321C86" w:rsidRPr="00321C86" w:rsidRDefault="00D1528A" w:rsidP="00321C86">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F70542">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>examination</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="26B04E6E" w14:textId="6428684D" w:rsidR="00321C86" w:rsidRPr="00321C86" w:rsidRDefault="00B37AC3" w:rsidP="00321C86">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-2024697195"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00930C98">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00930C98">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t>Missed medical appointment</w:t>
-[...2 lines deleted...]
-                <w:p w14:paraId="54BD9446" w14:textId="48078507" w:rsidR="00321C86" w:rsidRPr="00321C86" w:rsidRDefault="00D1528A" w:rsidP="00321C86">
+                    <w:t xml:space="preserve">Missed medical </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F70542">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>examination</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="54BD9446" w14:textId="22B652EB" w:rsidR="00321C86" w:rsidRPr="00321C86" w:rsidRDefault="00B37AC3" w:rsidP="00321C86">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-1029095456"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00212007">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00930C98">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t>Missed psychological appointment</w:t>
-[...2 lines deleted...]
-                <w:p w14:paraId="5EC91C1A" w14:textId="09A7DF2E" w:rsidR="00C367AD" w:rsidRDefault="00D1528A" w:rsidP="00321C86">
+                    <w:t>Missed psychologica</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F70542">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>l examination</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="5EC91C1A" w14:textId="09A7DF2E" w:rsidR="00C367AD" w:rsidRDefault="00B37AC3" w:rsidP="00321C86">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="109410289"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00212007">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
@@ -1859,129 +2100,51 @@
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00930C98">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Issue</w:t>
                   </w:r>
                   <w:r w:rsidR="007F025B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>(s)</w:t>
                   </w:r>
                   <w:r w:rsidR="00930C98">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> arising from driver monitoring</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="532BE829" w14:textId="4232C696" w:rsidR="00321C86" w:rsidRPr="00321C86" w:rsidRDefault="00D1528A" w:rsidP="00321C86">
-[...77 lines deleted...]
-                <w:p w14:paraId="133D6B74" w14:textId="3AE1048A" w:rsidR="004537D7" w:rsidRDefault="00D1528A" w:rsidP="00321C86">
+                <w:p w14:paraId="133D6B74" w14:textId="3AE1048A" w:rsidR="004537D7" w:rsidRDefault="00B37AC3" w:rsidP="00321C86">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-908840635"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="0074573E">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
@@ -2054,349 +2217,241 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="2F13E61B" w14:textId="77777777" w:rsidR="00212007" w:rsidRDefault="00212007" w:rsidP="00321C86">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="590192B0" w14:textId="7EDAE86F" w:rsidR="00212007" w:rsidRPr="00286DB9" w:rsidRDefault="00212007" w:rsidP="00321C86">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0074573E" w14:paraId="60A21987" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="004537D7" w14:paraId="37007AF6" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="00C2E711" w14:textId="145B1874" w:rsidR="0074573E" w:rsidRDefault="0074573E" w:rsidP="00B42701">
-[...11 lines deleted...]
-                    <w:t>10</w:t>
+                <w:p w14:paraId="3055EF7D" w14:textId="09752DA6" w:rsidR="004537D7" w:rsidRDefault="0074573E" w:rsidP="00B42701">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0040232E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>0</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="50271AD7" w14:textId="561E8BC6" w:rsidR="0074573E" w:rsidRDefault="0074573E" w:rsidP="00B42701">
-[...11 lines deleted...]
-                    <w:t>If you selected “no events” at Question 9, please explain why you are contacting ORR</w:t>
+                <w:p w14:paraId="44871141" w14:textId="0D9CC7A4" w:rsidR="00243E6B" w:rsidRDefault="00C367AD" w:rsidP="00B42701">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>Please describe the event(s) you selected in question 9 abov</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00243E6B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>e</w:t>
                   </w:r>
                   <w:r w:rsidR="00BB2245">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> about this train driving licence</w:t>
-[...1 lines deleted...]
-                  <w:r>
+                    <w:t xml:space="preserve">. </w:t>
+                  </w:r>
+                  <w:r w:rsidR="0040232E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">Include </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BB2245">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>whether the driver was undertaking</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D240BB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>, or about to undertake,</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00BB2245">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> safety critical duties at the time of the event(s)</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0040232E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00243E6B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-              </w:tc>
-[...164 lines deleted...]
-                </w:p>
                 <w:p w14:paraId="7EDB2464" w14:textId="77777777" w:rsidR="00243E6B" w:rsidRDefault="00243E6B" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="6BD157EA" w14:textId="27486ECA" w:rsidR="004537D7" w:rsidRPr="00243E6B" w:rsidRDefault="00243E6B" w:rsidP="00B42701">
+                <w:p w14:paraId="6BD157EA" w14:textId="44712CB9" w:rsidR="004537D7" w:rsidRPr="00243E6B" w:rsidRDefault="0040232E" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00243E6B">
+                  <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">(include </w:t>
-[...1 lines deleted...]
-                  <w:r>
+                    <w:t xml:space="preserve">Tell us about </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00243E6B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">the </w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00243E6B">
+                  <w:r w:rsidR="00243E6B" w:rsidRPr="00243E6B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">dates of all key events including any </w:t>
+                    <w:t>dates of all key events including any</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t>assessments</w:t>
-[...1 lines deleted...]
-                  <w:r w:rsidRPr="00243E6B">
+                    <w:t xml:space="preserve"> examinations</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00243E6B" w:rsidRPr="00243E6B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>, tests</w:t>
                   </w:r>
-                  <w:r>
+                  <w:r w:rsidR="00243E6B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> taken</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00243E6B">
+                  <w:r w:rsidR="00243E6B" w:rsidRPr="00243E6B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t>, test results and decisions)</w:t>
+                    <w:t>, test results and decisions</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6FCCC45C" w14:textId="77777777" w:rsidR="004537D7" w:rsidRDefault="004537D7" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1C69894F" w14:textId="0E852231" w:rsidR="00321C86" w:rsidRDefault="00321C86" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="247D5D1D" w14:textId="7869D48F" w:rsidR="00C367AD" w:rsidRDefault="00C367AD" w:rsidP="00B42701">
                   <w:pPr>
@@ -2506,84 +2561,84 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="084D1995" w14:textId="77777777" w:rsidR="00321C86" w:rsidRDefault="00321C86" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="59268D1D" w14:textId="49EF3F8C" w:rsidR="00321C86" w:rsidRPr="00286DB9" w:rsidRDefault="00321C86" w:rsidP="00B42701">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813842" w14:paraId="07920AD4" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00813842" w14:paraId="07920AD4" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2009EBA4" w14:textId="21D2DE92" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
+                <w:p w14:paraId="2009EBA4" w14:textId="44CD8B73" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidR="0074573E">
-[...4 lines deleted...]
-                    <w:t>2</w:t>
+                  <w:r w:rsidR="0040232E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="37A1AD9F" w14:textId="55F47439" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
+                <w:p w14:paraId="7BE0816D" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Please describe why you consider </w:t>
                   </w:r>
                   <w:r w:rsidR="00243E6B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">that </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
@@ -2603,50 +2658,122 @@
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>of</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidR="007F025B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00243E6B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>t</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>he requirements for holding a train driving licence</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0040232E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="554EAFEE" w14:textId="77777777" w:rsidR="0040232E" w:rsidRDefault="0040232E" w:rsidP="00813842">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="37A1AD9F" w14:textId="3C4AE878" w:rsidR="0040232E" w:rsidRDefault="0040232E" w:rsidP="00813842">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(For </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D55EE3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">failed medical examination </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">matters, explain why you consider there is no reasonable prospect of the driver </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D55EE3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>reaching</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> the required level of fitness</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00D55EE3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> in future</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4914FAD3" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="770DA1DC" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="72200CAB" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
@@ -2700,142 +2827,142 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="35CD96F3" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="508E8BB2" w14:textId="431272DE" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813842" w14:paraId="791E862D" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00813842" w14:paraId="791E862D" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="318E94D3" w14:textId="7B549B20" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
+                <w:p w14:paraId="318E94D3" w14:textId="1C6B973E" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidR="0074573E">
-[...4 lines deleted...]
-                    <w:t>3</w:t>
+                  <w:r w:rsidR="0040232E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="45F0397F" w14:textId="50F666C5" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Have you already contacted a Railway Inspector employed by ORR about the incident(s) selected at question 9?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2A739600" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00D1528A" w:rsidP="00813842">
+                <w:p w14:paraId="2A739600" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00B37AC3" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="940579312"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00813842">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00813842">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Yes</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="66E5A485" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00D1528A" w:rsidP="00813842">
+                <w:p w14:paraId="66E5A485" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00B37AC3" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-1860506091"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00813842">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
@@ -2899,149 +3026,149 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="27E69EB4" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="2BDA849F" w14:textId="3101AA14" w:rsidR="00813842" w:rsidRPr="00286DB9" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813842" w14:paraId="7FA65AF3" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00813842" w14:paraId="7FA65AF3" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6BE2C08E" w14:textId="50C7FF6F" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
+                <w:p w14:paraId="6BE2C08E" w14:textId="66D7C749" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidR="007F025B">
-[...4 lines deleted...]
-                    <w:t>4</w:t>
+                  <w:r w:rsidR="0040232E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>3</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="75020B88" w14:textId="055DC80C" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Has any action already been taken in relation to the </w:t>
                   </w:r>
                   <w:r w:rsidR="00585F42">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">train driving certificate? </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="26CEB38F" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00D1528A" w:rsidP="00813842">
+                <w:p w14:paraId="26CEB38F" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00B37AC3" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="1434318938"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00813842">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00813842">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Yes</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1F9EB47E" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00D1528A" w:rsidP="00813842">
+                <w:p w14:paraId="1F9EB47E" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00B37AC3" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-1692906809"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00813842">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
@@ -3133,170 +3260,184 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="0C1345AA" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="6A815BA9" w14:textId="684A7910" w:rsidR="00813842" w:rsidRPr="00286DB9" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813842" w14:paraId="7E8AFEB0" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00813842" w14:paraId="7E8AFEB0" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1C608CF9" w14:textId="12B94A2F" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
+                <w:p w14:paraId="1C608CF9" w14:textId="35464A6A" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidR="007F025B">
-[...4 lines deleted...]
-                    <w:t>5</w:t>
+                  <w:r w:rsidR="0040232E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>4</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3F0CF044" w14:textId="77ACE65B" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
-[...11 lines deleted...]
-                    <w:t>Has the driver (or driver’s representative) started an internal appeal with their employer which is related to the event</w:t>
+                <w:p w14:paraId="3F0CF044" w14:textId="27898AE7" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>Has the driver (or driver’s representative) started an appeal</w:t>
+                  </w:r>
+                  <w:r w:rsidR="0040232E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> or similar procedure</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> which is related to the event</w:t>
                   </w:r>
                   <w:r w:rsidR="00E634BA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">s in </w:t>
                   </w:r>
                   <w:r w:rsidR="007F025B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>q</w:t>
                   </w:r>
                   <w:r w:rsidR="00E634BA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>uestion 9 above</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">? </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="532F57AA" w14:textId="77777777" w:rsidR="00E634BA" w:rsidRDefault="00D1528A" w:rsidP="00E634BA">
+                <w:p w14:paraId="532F57AA" w14:textId="77777777" w:rsidR="00E634BA" w:rsidRDefault="00B37AC3" w:rsidP="00E634BA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-659000477"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00E634BA">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00E634BA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Yes</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5A43029A" w14:textId="77777777" w:rsidR="00E634BA" w:rsidRDefault="00D1528A" w:rsidP="00E634BA">
+                <w:p w14:paraId="5A43029A" w14:textId="77777777" w:rsidR="00E634BA" w:rsidRDefault="00B37AC3" w:rsidP="00E634BA">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-28489380"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00E634BA">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
@@ -3307,247 +3448,253 @@
                   </w:sdt>
                   <w:r w:rsidR="00E634BA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>No</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="232048D0" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="00813842" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="20594822" w14:textId="77777777" w:rsidR="00E634BA" w:rsidRDefault="00E634BA" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="385BBE07" w14:textId="7DB62DCD" w:rsidR="0074573E" w:rsidRDefault="00E634BA" w:rsidP="00813842">
+                <w:p w14:paraId="385BBE07" w14:textId="15A7CCBB" w:rsidR="0074573E" w:rsidRDefault="00E634BA" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">If “yes” please </w:t>
                   </w:r>
                   <w:r w:rsidR="007F025B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">provide details below, </w:t>
                   </w:r>
                   <w:r w:rsidR="0074573E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>including the expected decision date for the appeal</w:t>
                   </w:r>
+                  <w:r w:rsidR="0040232E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> or similar procedure completing</w:t>
+                  </w:r>
                   <w:r w:rsidR="007F025B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="51081D37" w14:textId="3F5597AE" w:rsidR="007F025B" w:rsidRDefault="007F025B" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="51A8B9BD" w14:textId="50EA6518" w:rsidR="007F025B" w:rsidRDefault="007F025B" w:rsidP="00813842">
-                  <w:pPr>
-[...6 lines deleted...]
-                <w:p w14:paraId="4B3536F7" w14:textId="77777777" w:rsidR="007F025B" w:rsidRDefault="007F025B" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="38DFE836" w14:textId="77777777" w:rsidR="0074573E" w:rsidRDefault="0074573E" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="19956633" w14:textId="77777777" w:rsidR="0074573E" w:rsidRDefault="0074573E" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="73BD0A4B" w14:textId="77777777" w:rsidR="0074573E" w:rsidRDefault="0074573E" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="6E6A494D" w14:textId="137E6A34" w:rsidR="00E634BA" w:rsidRPr="00286DB9" w:rsidRDefault="00E634BA" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00243E6B" w14:paraId="10EFB897" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00243E6B" w14:paraId="10EFB897" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4EA1DEF7" w14:textId="00A9135A" w:rsidR="00243E6B" w:rsidRDefault="00243E6B" w:rsidP="00813842">
+                <w:p w14:paraId="4EA1DEF7" w14:textId="473C8A9B" w:rsidR="00243E6B" w:rsidRDefault="00243E6B" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
-                    <w:t>1</w:t>
-[...6 lines deleted...]
-                    <w:t>6</w:t>
+                    <w:t>15</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="32F394B1" w14:textId="538A7520" w:rsidR="00243E6B" w:rsidRDefault="00585F42" w:rsidP="00813842">
+                <w:p w14:paraId="32F394B1" w14:textId="1170798B" w:rsidR="00243E6B" w:rsidRDefault="00585F42" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>H</w:t>
                   </w:r>
                   <w:r w:rsidR="00243E6B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t>ave adjustments been made to the driver’s duties or employment which are intended to address the event(s) described in question 9?</w:t>
+                    <w:t xml:space="preserve">ave </w:t>
+                  </w:r>
+                  <w:r w:rsidR="0040232E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">any </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00243E6B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>adjustments been made to the driver’s duties or employment which are intended to address the event(s) described in question 9?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="459C1C1F" w14:textId="77777777" w:rsidR="00243E6B" w:rsidRDefault="00243E6B" w:rsidP="005B3BF5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813842" w14:paraId="56707259" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00813842" w14:paraId="56707259" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="35599F8C" w14:textId="5881270F" w:rsidR="00813842" w:rsidRDefault="00A62F66" w:rsidP="00813842">
+                <w:p w14:paraId="35599F8C" w14:textId="7394B3AA" w:rsidR="00813842" w:rsidRDefault="00A62F66" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidR="00147974">
-[...4 lines deleted...]
-                    <w:t>7</w:t>
+                  <w:r w:rsidR="00243E6B">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>6</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2A0C768D" w14:textId="77777777" w:rsidR="00813842" w:rsidRDefault="0074573E" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Please tell us what supporting evidence you are attaching with this form</w:t>
                   </w:r>
                   <w:r w:rsidR="007F025B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
@@ -3565,235 +3712,270 @@
                 </w:p>
                 <w:p w14:paraId="4A4A9035" w14:textId="19E60D52" w:rsidR="007F025B" w:rsidRDefault="007F025B" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00212007">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>(select all that apply)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4CD0E6DF" w14:textId="7FA0FCCB" w:rsidR="005B3BF5" w:rsidRDefault="00D1528A" w:rsidP="005B3BF5">
+                <w:p w14:paraId="4CD0E6DF" w14:textId="4E175C8F" w:rsidR="005B3BF5" w:rsidRDefault="00B37AC3" w:rsidP="005B3BF5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-1082992503"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="005B3BF5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="005B3BF5" w:rsidRPr="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Doctors </w:t>
+                    <w:t>Doctor</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003D0F37">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>’</w:t>
+                  </w:r>
+                  <w:r w:rsidR="005B3BF5" w:rsidRPr="005B3BF5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">s </w:t>
                   </w:r>
                   <w:r w:rsidR="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">or Medical </w:t>
                   </w:r>
+                  <w:r w:rsidR="0040232E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">examination </w:t>
+                  </w:r>
                   <w:r w:rsidR="005B3BF5" w:rsidRPr="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>report</w:t>
                   </w:r>
                   <w:r w:rsidR="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>(s)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5E0EEE95" w14:textId="613CDBFA" w:rsidR="005B3BF5" w:rsidRDefault="00D1528A" w:rsidP="005B3BF5">
+                <w:p w14:paraId="5E0EEE95" w14:textId="6C253C44" w:rsidR="005B3BF5" w:rsidRDefault="00B37AC3" w:rsidP="005B3BF5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-1082067832"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="005B3BF5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
-                    <w:t>Psychological assessment report(s)</w:t>
-[...2 lines deleted...]
-                <w:p w14:paraId="50C73504" w14:textId="4CB47646" w:rsidR="005B3BF5" w:rsidRPr="005B3BF5" w:rsidRDefault="00D1528A" w:rsidP="005B3BF5">
+                    <w:t xml:space="preserve">Psychological </w:t>
+                  </w:r>
+                  <w:r w:rsidR="0040232E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">examination </w:t>
+                  </w:r>
+                  <w:r w:rsidR="005B3BF5">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>report(s)</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="50C73504" w14:textId="4CB47646" w:rsidR="005B3BF5" w:rsidRPr="005B3BF5" w:rsidRDefault="00B37AC3" w:rsidP="005B3BF5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="553744105"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="005B3BF5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Other specialist report(s)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1507FA96" w14:textId="19A8E68A" w:rsidR="005B3BF5" w:rsidRPr="005B3BF5" w:rsidRDefault="00D1528A" w:rsidP="005B3BF5">
+                <w:p w14:paraId="1507FA96" w14:textId="19A8E68A" w:rsidR="005B3BF5" w:rsidRPr="005B3BF5" w:rsidRDefault="00B37AC3" w:rsidP="005B3BF5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-1879081253"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="005B3BF5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="005B3BF5" w:rsidRPr="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Emails</w:t>
                   </w:r>
                   <w:r w:rsidR="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> or other correspondence</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6E2518D7" w14:textId="7434DAB2" w:rsidR="005B3BF5" w:rsidRPr="005B3BF5" w:rsidRDefault="00D1528A" w:rsidP="005B3BF5">
+                <w:p w14:paraId="6E2518D7" w14:textId="7434DAB2" w:rsidR="005B3BF5" w:rsidRPr="005B3BF5" w:rsidRDefault="00B37AC3" w:rsidP="005B3BF5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="1364789862"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="005B3BF5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
@@ -3802,246 +3984,246 @@
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>I</w:t>
                   </w:r>
                   <w:r w:rsidR="005B3BF5" w:rsidRPr="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>nvestigation report</w:t>
                   </w:r>
                   <w:r w:rsidR="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>(s)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="2036F3D5" w14:textId="441C8913" w:rsidR="005B3BF5" w:rsidRDefault="00D1528A" w:rsidP="005B3BF5">
+                <w:p w14:paraId="2036F3D5" w14:textId="441C8913" w:rsidR="005B3BF5" w:rsidRDefault="00B37AC3" w:rsidP="005B3BF5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="593368415"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="005B3BF5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Internal driver monitoring report(s)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="49CB52D8" w14:textId="2B75829F" w:rsidR="005B3BF5" w:rsidRPr="005B3BF5" w:rsidRDefault="00D1528A" w:rsidP="005B3BF5">
+                <w:p w14:paraId="49CB52D8" w14:textId="2B75829F" w:rsidR="005B3BF5" w:rsidRPr="005B3BF5" w:rsidRDefault="00B37AC3" w:rsidP="005B3BF5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="991531234"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="005B3BF5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Drug or Alcohol test results</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4545BE81" w14:textId="76CFE0C8" w:rsidR="005B3BF5" w:rsidRDefault="00D1528A" w:rsidP="005B3BF5">
+                <w:p w14:paraId="4545BE81" w14:textId="76CFE0C8" w:rsidR="005B3BF5" w:rsidRDefault="00B37AC3" w:rsidP="005B3BF5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-596253782"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="005B3BF5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Police report(s)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1FEF4621" w14:textId="6DED4F22" w:rsidR="005B3BF5" w:rsidRDefault="00D1528A" w:rsidP="005B3BF5">
+                <w:p w14:paraId="1FEF4621" w14:textId="6DED4F22" w:rsidR="005B3BF5" w:rsidRDefault="00B37AC3" w:rsidP="005B3BF5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="1823696492"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="005B3BF5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Appeal report(s)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4401AEC8" w14:textId="5A53BA94" w:rsidR="005B3BF5" w:rsidRDefault="00D1528A" w:rsidP="005B3BF5">
+                <w:p w14:paraId="4401AEC8" w14:textId="5A53BA94" w:rsidR="005B3BF5" w:rsidRDefault="00B37AC3" w:rsidP="005B3BF5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="-165022988"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="005B3BF5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="005B3BF5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>Driver development plan(s)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0DCC8E5C" w14:textId="72907FC6" w:rsidR="005B3BF5" w:rsidRPr="005B3BF5" w:rsidRDefault="00D1528A" w:rsidP="005B3BF5">
+                <w:p w14:paraId="0DCC8E5C" w14:textId="72907FC6" w:rsidR="005B3BF5" w:rsidRPr="005B3BF5" w:rsidRDefault="00B37AC3" w:rsidP="005B3BF5">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:lang w:eastAsia="en-GB"/>
                       </w:rPr>
                       <w:id w:val="1099601326"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="005B3BF5">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                           <w:lang w:eastAsia="en-GB"/>
@@ -4102,121 +4284,119 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="50DA5CCE" w14:textId="77777777" w:rsidR="0074573E" w:rsidRDefault="0074573E" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="298B0CA2" w14:textId="4CE38E63" w:rsidR="0074573E" w:rsidRPr="00286DB9" w:rsidRDefault="0074573E" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00243E6B" w14:paraId="134252B8" w14:textId="77777777" w:rsidTr="00156A08">
-[...2 lines deleted...]
-              </w:trPr>
+            <w:tr w:rsidR="00243E6B" w14:paraId="134252B8" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6A474E14" w14:textId="1CB3659C" w:rsidR="00243E6B" w:rsidRDefault="009F3E3F" w:rsidP="00813842">
-[...18 lines deleted...]
-                    <w:t>8</w:t>
+                <w:p w14:paraId="6A474E14" w14:textId="36073E2C" w:rsidR="00243E6B" w:rsidRDefault="009F3E3F" w:rsidP="00813842">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>17</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6FCDDF89" w14:textId="21A2100A" w:rsidR="00243E6B" w:rsidRDefault="00243E6B" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">If you are supplying drug or alcohol test results, please provide full details </w:t>
                   </w:r>
                   <w:r w:rsidR="009F3E3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>of the process(es) followed, the results and conclusions you have reached from the test</w:t>
                   </w:r>
                   <w:r w:rsidR="007F025B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> results</w:t>
                   </w:r>
                   <w:r w:rsidR="009F3E3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
+                <w:p w14:paraId="13B7B1FD" w14:textId="77777777" w:rsidR="009F3E3F" w:rsidRDefault="009F3E3F" w:rsidP="00813842">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
                 <w:p w14:paraId="4C8B53AB" w14:textId="48057072" w:rsidR="009F3E3F" w:rsidRDefault="009F3E3F" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="17551A14" w14:textId="77777777" w:rsidR="00243E6B" w:rsidRDefault="00243E6B" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="50A85A8E" w14:textId="77777777" w:rsidR="003C4BF5" w:rsidRDefault="003C4BF5" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4300,245 +4480,68 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="701174C4" w14:textId="77777777" w:rsidR="003C4BF5" w:rsidRDefault="003C4BF5" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="1815B15F" w14:textId="1F969CFE" w:rsidR="003C4BF5" w:rsidRPr="00286DB9" w:rsidRDefault="003C4BF5" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00156A08" w14:paraId="6AB28A8B" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00813842" w14:paraId="68413947" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="587C5709" w14:textId="2A7C72DA" w:rsidR="00156A08" w:rsidRPr="00454A2E" w:rsidRDefault="00156A08" w:rsidP="00813842">
-[...188 lines deleted...]
-                    <w:t>1</w:t>
+                <w:p w14:paraId="32DFB5D2" w14:textId="78617A8D" w:rsidR="00813842" w:rsidRDefault="009F3E3F" w:rsidP="00813842">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>18</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="4B4F0BEF" w14:textId="3ACA7D6B" w:rsidR="00813842" w:rsidRDefault="00243E6B" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Who should ORR contact </w:t>
                   </w:r>
                   <w:r w:rsidR="009F3E3F">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
@@ -4691,122 +4694,114 @@
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="0716DAF8" w14:textId="77777777" w:rsidR="009F3E3F" w:rsidRDefault="009F3E3F" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="3289B714" w14:textId="1CE2BA5E" w:rsidR="009F3E3F" w:rsidRPr="00286DB9" w:rsidRDefault="009F3E3F" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00813842" w14:paraId="5A73A7CA" w14:textId="77777777" w:rsidTr="00813842">
+            <w:tr w:rsidR="00813842" w14:paraId="5A73A7CA" w14:textId="77777777" w:rsidTr="20C17BB3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="461" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="293F4FC8" w14:textId="561EBE2B" w:rsidR="00813842" w:rsidRDefault="00156A08" w:rsidP="00813842">
-[...18 lines deleted...]
-                    <w:t>2</w:t>
+                <w:p w14:paraId="293F4FC8" w14:textId="1B241486" w:rsidR="00813842" w:rsidRDefault="00366ED1" w:rsidP="00813842">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
+                    <w:t>19</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3111" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7CE47036" w14:textId="3F2B191F" w:rsidR="00813842" w:rsidRDefault="00366ED1" w:rsidP="00813842">
-[...27 lines deleted...]
-                    <w:t>dd/mm/</w:t>
+                <w:p w14:paraId="7CE47036" w14:textId="047E3057" w:rsidR="00813842" w:rsidRDefault="00366ED1" w:rsidP="00813842">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="20C17BB3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>Date this form is submitted to ORR</w:t>
+                  </w:r>
+                  <w:r w:rsidR="705922DB" w:rsidRPr="20C17BB3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="20C17BB3">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:lang w:eastAsia="en-GB"/>
+                    </w:rPr>
+                    <w:t>(dd/mm/</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:r>
+                  <w:r w:rsidRPr="20C17BB3">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>yyyy</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:r>
+                  <w:r w:rsidRPr="20C17BB3">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                     <w:t>):</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="6381" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="13BBC2EE" w14:textId="77777777" w:rsidR="003C4BF5" w:rsidRDefault="003C4BF5" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="0549D773" w14:textId="77777777" w:rsidR="003C4BF5" w:rsidRDefault="003C4BF5" w:rsidP="00813842">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:lang w:eastAsia="en-GB"/>
@@ -4856,51 +4851,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="084B5E09" w14:textId="77777777" w:rsidR="00B42701" w:rsidRPr="00B42701" w:rsidRDefault="00B42701" w:rsidP="00B42701">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F4D78"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B42701" w:rsidRPr="00B42701" w14:paraId="098C7FE5" w14:textId="77777777" w:rsidTr="0060422A">
+      <w:tr w:rsidR="00B42701" w:rsidRPr="00B42701" w14:paraId="098C7FE5" w14:textId="77777777" w:rsidTr="02591744">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10348" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E864050" w14:textId="77777777" w:rsidR="00B42701" w:rsidRDefault="00B42701" w:rsidP="00B42701">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
@@ -4928,451 +4923,445 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A07D53E" w14:textId="77777777" w:rsidR="00B42701" w:rsidRPr="00B42701" w:rsidRDefault="00B42701" w:rsidP="00B42701">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E84184A" w14:textId="22C64618" w:rsidR="00DB4F42" w:rsidRPr="003C4BF5" w:rsidRDefault="003C4BF5" w:rsidP="003C4BF5">
+    <w:p w14:paraId="097DC50A" w14:textId="5B278BED" w:rsidR="003C4BF5" w:rsidRPr="003C4BF5" w:rsidRDefault="003C4BF5" w:rsidP="003C4BF5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C4BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Send your completed form together with any supporting information to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="003C4BF5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>TDL.Applications@orr.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="003D0F37">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="003C4BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> the subject line please state “</w:t>
+        <w:t>(in the subject line please state “</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Confidential Suspension or Withdrawal: {insert operator name</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4BF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003C4BF5" w:rsidRPr="003C4BF5" w:rsidSect="009F3E3F">
-      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07E1DBE3" w14:textId="77777777" w:rsidR="00BA1C12" w:rsidRDefault="00BA1C12" w:rsidP="00B42701">
+    <w:p w14:paraId="78EB4C32" w14:textId="77777777" w:rsidR="00B37AC3" w:rsidRDefault="00B37AC3" w:rsidP="00B42701">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FD88BE5" w14:textId="77777777" w:rsidR="00BA1C12" w:rsidRDefault="00BA1C12" w:rsidP="00B42701">
+    <w:p w14:paraId="580FDA69" w14:textId="77777777" w:rsidR="00B37AC3" w:rsidRDefault="00B37AC3" w:rsidP="00B42701">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26727615" w14:textId="77777777" w:rsidR="00BA1C12" w:rsidRDefault="00BA1C12" w:rsidP="00B42701">
+    <w:p w14:paraId="6A77B1B3" w14:textId="77777777" w:rsidR="00B37AC3" w:rsidRDefault="00B37AC3" w:rsidP="00B42701">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09B6E26D" w14:textId="77777777" w:rsidR="00BA1C12" w:rsidRDefault="00BA1C12" w:rsidP="00B42701">
+    <w:p w14:paraId="644762F8" w14:textId="77777777" w:rsidR="00B37AC3" w:rsidRDefault="00B37AC3" w:rsidP="00B42701">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40C489FE" w14:textId="1AE45ABD" w:rsidR="00887E41" w:rsidRDefault="00887E41" w:rsidP="00887E41">
+  <w:p w14:paraId="40C489FE" w14:textId="5F82F4DD" w:rsidR="00887E41" w:rsidRDefault="00F70542" w:rsidP="00887E41">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F4D78"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:u w:val="single"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00887E41">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DF8A1F8" wp14:editId="51B460E7">
+          <wp:extent cx="1514475" cy="1190625"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:docPr id="1" name="Picture 3" descr="Logo: O R R"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Picture 3" descr="Logo: O R R"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1514475" cy="1190625"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00887E41" w:rsidRPr="00887E41">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="1F4D78"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:u w:val="single"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4579CD91" wp14:editId="494A391E">
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4579CD91" wp14:editId="2DB62C38">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>171450</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>26670</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4648200" cy="1098550"/>
+              <wp:extent cx="4648200" cy="1193800"/>
               <wp:effectExtent l="0" t="0" r="0" b="6350"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="217" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4648200" cy="1098550"/>
+                        <a:ext cx="4648200" cy="1193800"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2615CDAA" w14:textId="28A55BB0" w:rsidR="00887E41" w:rsidRPr="00203010" w:rsidRDefault="00203010">
+                        <w:p w14:paraId="2615CDAA" w14:textId="2A9B60F1" w:rsidR="00887E41" w:rsidRPr="00203010" w:rsidRDefault="00F70542">
                           <w:pPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="44546A" w:themeColor="text2"/>
                               <w:sz w:val="48"/>
                               <w:szCs w:val="48"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00203010">
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="44546A" w:themeColor="text2"/>
+                              <w:sz w:val="48"/>
+                              <w:szCs w:val="48"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Train Driving Licence </w:t>
+                          </w:r>
+                          <w:r w:rsidR="00203010" w:rsidRPr="00203010">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="44546A" w:themeColor="text2"/>
                               <w:sz w:val="48"/>
                               <w:szCs w:val="48"/>
                             </w:rPr>
                             <w:t>Suspension and Withdrawal Information Form</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="4579CD91" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:13.5pt;margin-top:2.1pt;width:366pt;height:86.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCb2T5GDQIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCpEuMOEWXLsOA&#10;rhvQ7QNkWY6FyaJGKbGzrx8lp2nQ3YbpIJAi9UQ+Pq1vh86wo0KvwZZ8Osk5U1ZCre2+5D++794t&#10;OfNB2FoYsKrkJ+X57ebtm3XvCjWDFkytkBGI9UXvSt6G4Ios87JVnfATcMpSsAHsRCAX91mNoif0&#10;zmSzPL/JesDaIUjlPZ3ej0G+SfhNo2T42jReBWZKTrWFtGPaq7hnm7Uo9ihcq+W5DPEPVXRCW3r0&#10;AnUvgmAH1H9BdVoieGjCREKXQdNoqVIP1M00f9XNUyucSr0QOd5daPL/D1Y+Hp/cN2Rh+AADDTA1&#10;4d0DyJ+eWdi2wu7VHSL0rRI1PTyNlGW988X5aqTaFz6CVP0XqGnI4hAgAQ0NdpEV6pMROg3gdCFd&#10;DYFJOpzfzJc0Sc4kxab5arlYpLFkoni+7tCHTwo6Fo2SI001wYvjgw+xHFE8p8TXPBhd77QxycF9&#10;tTXIjoIUsEsrdfAqzVjWl3y1mC0SsoV4P4mj04EUanRX8mUe16iZSMdHW6eUILQZbarE2DM/kZKR&#10;nDBUAyVGniqoT8QUwqhE+jlktIC/OetJhSX3vw4CFWfmsyW2V9P5PMo2OfPF+xk5eB2priPCSoIq&#10;eeBsNLchST3yYOGOptLoxNdLJedaSV2JxvNPiPK99lPWy3/d/AEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AGuGXsrcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdYjamoY4FSCB&#10;uPbnATbJNomI11HsNunbs5zgOJrRzDf5dna9utAYOs8WnhYJKOLK1x03Fo6Hj8dnUCEi19h7JgtX&#10;CrAtbm9yzGo/8Y4u+9goKeGQoYU2xiHTOlQtOQwLPxCLd/KjwyhybHQ94iTlrtdpkqy1w45locWB&#10;3luqvvdnZ+H0NT2sNlP5GY9mt1y/YWdKf7X2/m5+fQEVaY5/YfjFF3QohKn0Z66D6i2kRq5EC8sU&#10;lNhmtRFdSs6YFHSR6/8Hih8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAm9k+Rg0CAAD3&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAa4ZeytwA&#10;AAAIAQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:13.5pt;margin-top:2.1pt;width:366pt;height:94pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALZE38DAIAAPcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07SlXdqo6WrpUoS0&#10;XKSFD3Acp7FwPGbsNilfz9jJdgu8IfxgeTzjMzNnjje3fWvYSaHXYAs+m0w5U1ZCpe2h4N++7l+t&#10;OPNB2EoYsKrgZ+X57fbli03ncjWHBkylkBGI9XnnCt6E4PIs87JRrfATcMqSswZsRSATD1mFoiP0&#10;1mTz6fQm6wArhyCV93R7Pzj5NuHXtZLhc117FZgpONUW0o5pL+OebTciP6BwjZZjGeIfqmiFtpT0&#10;AnUvgmBH1H9BtVoieKjDREKbQV1rqVIP1M1s+kc3j41wKvVC5Hh3ocn/P1j56fToviAL/VvoaYCp&#10;Ce8eQH73zMKuEfag7hCha5SoKPEsUpZ1zufj00i1z30EKbuPUNGQxTFAAuprbCMr1CcjdBrA+UK6&#10;6gOTdLm4WaxokpxJ8s1m69crMmIOkT89d+jDewUti4eCI001wYvTgw9D6FNIzObB6GqvjUkGHsqd&#10;QXYSpIB9WiP6b2HGsq7g6+V8mZAtxPdJHK0OpFCj24JTZbQGzUQ63tkqhQShzXCmoo0d+YmUDOSE&#10;vuwpMPJUQnUmphAGJdLPoUMD+JOzjlRYcP/jKFBxZj5YYns9WyyibJOxWL6Zk4HXnvLaI6wkqIIH&#10;zobjLiSpRx4s3NFUap34eq5krJXUlRgff0KU77Wdop7/6/YXAAAA//8DAFBLAwQUAAYACAAAACEA&#10;xFobMtwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1sNqGpHEqQAJx&#10;7c8DbOJtEjW2o9ht0rdnOcFxNKOZb4rtbHtxpTF03ml4WSQgyNXedK7RcDx8Pr+CCBGdwd470nCj&#10;ANvy/q7A3PjJ7ei6j43gEhdy1NDGOORShroli2HhB3LsnfxoMbIcG2lGnLjc9lIlyVpa7BwvtDjQ&#10;R0v1eX+xGk7f09Mqm6qveEx3y/U7dmnlb1o/PsxvGxCR5vgXhl98RoeSmSp/cSaIXoNK+UrUsFQg&#10;2E5XGeuKc5lSIMtC/j9Q/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQALZE38DAIAAPcD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDEWhsy3AAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="2615CDAA" w14:textId="28A55BB0" w:rsidR="00887E41" w:rsidRPr="00203010" w:rsidRDefault="00203010">
+                  <w:p w14:paraId="2615CDAA" w14:textId="2A9B60F1" w:rsidR="00887E41" w:rsidRPr="00203010" w:rsidRDefault="00F70542">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="44546A" w:themeColor="text2"/>
                         <w:sz w:val="48"/>
                         <w:szCs w:val="48"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00203010">
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="44546A" w:themeColor="text2"/>
+                        <w:sz w:val="48"/>
+                        <w:szCs w:val="48"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Train Driving Licence </w:t>
+                    </w:r>
+                    <w:r w:rsidR="00203010" w:rsidRPr="00203010">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="44546A" w:themeColor="text2"/>
                         <w:sz w:val="48"/>
                         <w:szCs w:val="48"/>
                       </w:rPr>
                       <w:t>Suspension and Withdrawal Information Form</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...54 lines deleted...]
-      </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="3FA6D57F" w14:textId="77777777" w:rsidR="00887E41" w:rsidRDefault="00887E41" w:rsidP="00B42701">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="112F7196"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F6B666D0"/>
     <w:styleLink w:val="ORRMain"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5502,163 +5491,173 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
         <w:ind w:left="1418" w:hanging="1418"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="694C5D3E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F6B666D0"/>
     <w:numStyleLink w:val="ORRMain"/>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1714764147">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1098520305">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="69"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B42701"/>
-    <w:rsid w:val="00014BE8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00147974"/>
+    <w:rsid w:val="001109EF"/>
     <w:rsid w:val="001524F6"/>
-    <w:rsid w:val="00156A08"/>
-    <w:rsid w:val="00171DC4"/>
     <w:rsid w:val="00203010"/>
     <w:rsid w:val="00212007"/>
     <w:rsid w:val="00243E6B"/>
     <w:rsid w:val="00286DB9"/>
     <w:rsid w:val="00321C86"/>
     <w:rsid w:val="00366ED1"/>
+    <w:rsid w:val="00380F6F"/>
+    <w:rsid w:val="003970B0"/>
     <w:rsid w:val="003B76A5"/>
-    <w:rsid w:val="003B7FA2"/>
     <w:rsid w:val="003C4BF5"/>
-    <w:rsid w:val="0041146A"/>
+    <w:rsid w:val="003D0F37"/>
+    <w:rsid w:val="0040232E"/>
+    <w:rsid w:val="004047BD"/>
     <w:rsid w:val="004537D7"/>
-    <w:rsid w:val="00454A2E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00556C0A"/>
+    <w:rsid w:val="004719D7"/>
+    <w:rsid w:val="004E0C8E"/>
     <w:rsid w:val="00585F42"/>
+    <w:rsid w:val="005B2B6F"/>
     <w:rsid w:val="005B3BF5"/>
     <w:rsid w:val="0060422A"/>
-    <w:rsid w:val="00641FBD"/>
+    <w:rsid w:val="00614A76"/>
     <w:rsid w:val="006762AA"/>
-    <w:rsid w:val="006C3095"/>
-    <w:rsid w:val="00702F4A"/>
+    <w:rsid w:val="006E0F62"/>
     <w:rsid w:val="00713FAA"/>
     <w:rsid w:val="00715E56"/>
     <w:rsid w:val="0074573E"/>
     <w:rsid w:val="007F025B"/>
     <w:rsid w:val="00813842"/>
     <w:rsid w:val="00861E72"/>
     <w:rsid w:val="00887E41"/>
     <w:rsid w:val="00924D73"/>
     <w:rsid w:val="00930C98"/>
+    <w:rsid w:val="00930E25"/>
     <w:rsid w:val="009666DA"/>
+    <w:rsid w:val="00976C5F"/>
     <w:rsid w:val="0099630E"/>
-    <w:rsid w:val="009E79FE"/>
+    <w:rsid w:val="009C3E62"/>
+    <w:rsid w:val="009F3532"/>
     <w:rsid w:val="009F3E3F"/>
-    <w:rsid w:val="00A234C9"/>
-    <w:rsid w:val="00A546D8"/>
     <w:rsid w:val="00A62F66"/>
+    <w:rsid w:val="00B37AC3"/>
     <w:rsid w:val="00B42701"/>
-    <w:rsid w:val="00BA1C12"/>
     <w:rsid w:val="00BB2245"/>
     <w:rsid w:val="00BC0855"/>
     <w:rsid w:val="00C367AD"/>
-    <w:rsid w:val="00C8572D"/>
     <w:rsid w:val="00CB4129"/>
-    <w:rsid w:val="00D1528A"/>
+    <w:rsid w:val="00CC1FF8"/>
     <w:rsid w:val="00D240BB"/>
+    <w:rsid w:val="00D55EE3"/>
     <w:rsid w:val="00D97437"/>
     <w:rsid w:val="00DB4F42"/>
-    <w:rsid w:val="00DB5364"/>
     <w:rsid w:val="00DE7AE6"/>
+    <w:rsid w:val="00DF6B9F"/>
     <w:rsid w:val="00E634BA"/>
     <w:rsid w:val="00ED520D"/>
-    <w:rsid w:val="00F70A60"/>
+    <w:rsid w:val="00F70542"/>
+    <w:rsid w:val="00FB586E"/>
+    <w:rsid w:val="02591744"/>
+    <w:rsid w:val="14516033"/>
+    <w:rsid w:val="20C17BB3"/>
+    <w:rsid w:val="2AA98BF7"/>
+    <w:rsid w:val="37F680E5"/>
+    <w:rsid w:val="3889CF16"/>
+    <w:rsid w:val="39246AAB"/>
+    <w:rsid w:val="4F8D8C2B"/>
+    <w:rsid w:val="562FD576"/>
+    <w:rsid w:val="702D852F"/>
+    <w:rsid w:val="705922DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="386FFEE9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D6DC1EA2-AC9E-4714-83B2-DECB16ABFA35}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6432,55 +6431,55 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="513228681">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDL.Applications@orr.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orr.gov.uk/privacy-notice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDL.Applications@orr.gov.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orr.gov.uk/media/15948/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orr.gov.uk/privacy-notice" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDL.Applications@orr.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TDL.Applications@orr.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6739,69 +6738,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>862</Words>
-  <Characters>4816</Characters>
+  <Words>830</Words>
+  <Characters>4395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>338</Lines>
+  <Paragraphs>121</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5667</CharactersWithSpaces>
+  <CharactersWithSpaces>5104</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Train Driving Licences and Certificates Regulations 2010: licence suspension and withdrawal form</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Office of Rail and Road</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>