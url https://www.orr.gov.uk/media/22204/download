--- v0 (2025-10-10)
+++ v1 (2026-10-25)
@@ -2,182 +2,179 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://offrailroad-my.sharepoint.com/personal/paula_angeriz-santos_orr_gov_uk/Documents/Desktop/UPLOADS of MEDIA ENTITIES/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://offrailroad-my.sharepoint.com/personal/tlgower_orr_gov_uk/Documents/Desktop/TLG_Work/Consumers/Guidance_2026_27/Sent_Out_20260306/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="64" documentId="8_{3F9BB836-F0AF-4152-8701-5525A42E7EB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F4F14921-62F1-43AE-A73B-94EF1E6FF50E}"/>
+  <xr:revisionPtr revIDLastSave="91" documentId="8_{3F9BB836-F0AF-4152-8701-5525A42E7EB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{436348A0-A803-4B16-9E2F-B3CED631C812}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Cover_sheet" sheetId="1" r:id="rId1"/>
     <sheet name="PSVAR_reporting" sheetId="2" r:id="rId2"/>
     <sheet name="Reference" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D28" i="1" l="1"/>
-  <c r="D27" i="1" s="1"/>
+  <c r="D27" i="1" l="1"/>
   <c r="D26" i="1" s="1"/>
+  <c r="D23" i="1"/>
+  <c r="D24" i="1"/>
+  <c r="D20" i="1"/>
+  <c r="D21" i="1"/>
+  <c r="D18" i="1"/>
+  <c r="D17" i="1" s="1"/>
+  <c r="D16" i="1" s="1"/>
+  <c r="D28" i="1"/>
   <c r="B18" i="1"/>
   <c r="B19" i="1" s="1"/>
   <c r="B20" i="1" s="1"/>
   <c r="B21" i="1" s="1"/>
   <c r="B22" i="1" s="1"/>
   <c r="B23" i="1" s="1"/>
   <c r="B24" i="1" s="1"/>
   <c r="B25" i="1" s="1"/>
   <c r="B26" i="1" s="1"/>
   <c r="B27" i="1" s="1"/>
   <c r="B28" i="1" s="1"/>
   <c r="C17" i="1"/>
-  <c r="C18" i="1" s="1"/>
-  <c r="C19" i="1" s="1"/>
+  <c r="C18" i="1" l="1"/>
+  <c r="C19" i="1" l="1"/>
   <c r="C20" i="1" l="1"/>
-  <c r="C21" i="1" s="1"/>
-  <c r="C22" i="1" s="1"/>
   <c r="D19" i="1"/>
-  <c r="D18" i="1" s="1"/>
-[...13 lines deleted...]
-  <c r="J31" i="2" l="1"/>
+  <c r="C21" i="1" l="1"/>
+  <c r="J31" i="2"/>
   <c r="I31" i="2"/>
   <c r="H31" i="2"/>
   <c r="G31" i="2"/>
   <c r="F31" i="2"/>
   <c r="E31" i="2"/>
   <c r="D31" i="2"/>
+  <c r="C22" i="1" l="1"/>
+  <c r="D22" i="1" l="1"/>
+  <c r="C23" i="1"/>
+  <c r="C24" i="1" l="1"/>
+  <c r="C25" i="1" l="1"/>
+  <c r="D25" i="1" l="1"/>
+  <c r="C26" i="1"/>
+  <c r="C27" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="88" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="85">
   <si>
     <t>PSVAR reporting</t>
   </si>
   <si>
     <t>This is the PSVAR reporting template. This cover sheet provides information on frequency of data submission, railway periods dates, reference guidance details, data delivery details and contact information</t>
   </si>
   <si>
     <t>This template will be used by rail replacement companies or train operators to sumit reporting on PSVAR compliance.</t>
   </si>
   <si>
     <t>It is expected that rail replacement companies will submit this on behalf of train operators in most cases. This is why this reporting template is separate from the Core Data template.</t>
   </si>
   <si>
     <t>Frequency of submission for each section</t>
   </si>
   <si>
     <t>Section</t>
   </si>
   <si>
     <t>Frequency</t>
   </si>
   <si>
     <t>PSVAR_reporting</t>
   </si>
   <si>
     <t>Quarterly (with period 4,7,10 and 13)</t>
   </si>
   <si>
     <t>Data submission dates</t>
   </si>
   <si>
     <t>The table below provides the rail period start and end dates, and when the report is required to be sent to ORR.</t>
   </si>
   <si>
     <t>Period</t>
   </si>
   <si>
     <t>Start Date</t>
   </si>
   <si>
     <t>End Date</t>
   </si>
   <si>
     <t>Data required by:</t>
   </si>
   <si>
     <t>Reference guidance</t>
-  </si>
-[...1 lines deleted...]
-    <t>ORR have created reference guidance on the reporting requirements for each section.  The guidance can be found on the link provided below.</t>
   </si>
   <si>
     <t>ORR Core Data reporting guidance</t>
   </si>
   <si>
     <t>If you are new to reporting, or require a refresher in any sections, please let us know, and we will be happy to provide support.</t>
   </si>
   <si>
     <t>Data delivery</t>
   </si>
   <si>
     <t>Please send the return to both ORR and RDG using the email addresses below:</t>
   </si>
   <si>
     <t>Rail.stats@orr.gov.uk</t>
   </si>
   <si>
     <t>rrs@raildeliverygroup.com</t>
   </si>
   <si>
     <t>Contact details</t>
   </si>
   <si>
     <t>Version control</t>
   </si>
@@ -326,60 +323,66 @@
   <si>
     <t>ScotRail</t>
   </si>
   <si>
     <t>South Western Railway</t>
   </si>
   <si>
     <t>Southeastern</t>
   </si>
   <si>
     <t>TfW Rail</t>
   </si>
   <si>
     <t>TransPennine Express</t>
   </si>
   <si>
     <t>West Midlands Trains</t>
   </si>
   <si>
     <t>Elizabeth line</t>
   </si>
   <si>
     <t>Please see Chapter 12 of the reference guidance for further information.</t>
   </si>
   <si>
-    <t>2025-26 version one</t>
-[...1 lines deleted...]
-  <si>
     <t>Vehicles under 23 seats are outside the scope of PSVAR but may be used in the normal course of rail replacement operations (for example to access stations with height or weight restrictions). These should be recorded in the ‘duties out of scope of PSVAR’ section;</t>
   </si>
   <si>
     <t>Public Service Vehicles Accessibility Regulations (PSVAR) reporting</t>
   </si>
   <si>
-    <t>Issued 28 March 2025</t>
+    <t>2026-27 version one</t>
+  </si>
+  <si>
+    <t>ORR have created reference guidance on the reporting requirements for each section. The guidance can be found on the link provided below.</t>
+  </si>
+  <si>
+    <t>First Stirling Rail</t>
+  </si>
+  <si>
+    <t>Issued 27 March 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-809]dddd&quot;, &quot;mmmm&quot; &quot;dd&quot;, &quot;yyyy"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
@@ -491,51 +494,51 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
@@ -614,50 +617,53 @@
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="% 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Heading 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Hyperlink" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Normal 3 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <name val="Arial"/>
@@ -1043,1600 +1049,1602 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rrs@raildeliverygroup.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rail.stats@orr.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orr.gov.uk/monitoring-regulation/rail/passengers/complaints-compensation/core-complaints-data" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rrs@raildeliverygroup.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rail.stats@orr.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orr.gov.uk/monitoring-regulation/rail/passengers/complaints-compensation/core-complaints-data" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25.26953125" style="2" customWidth="1"/>
-    <col min="2" max="2" width="33.81640625" style="2" customWidth="1"/>
+    <col min="1" max="1" width="25.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="33.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="33" style="2" customWidth="1"/>
-    <col min="4" max="4" width="30.1796875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="16384" width="9.1796875" style="2"/>
+    <col min="4" max="4" width="30.28515625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="9.28515625" style="2" customWidth="1"/>
+    <col min="6" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" x14ac:dyDescent="0.35">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="D11" s="7"/>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A14" s="9"/>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="11">
         <v>1</v>
       </c>
       <c r="B16" s="12">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C16" s="13">
-        <v>45773</v>
+        <v>46144</v>
       </c>
       <c r="D16" s="13">
         <f>D17</f>
-        <v>45877</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:13" x14ac:dyDescent="0.35">
+        <v>46248</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="11">
         <v>2</v>
       </c>
-      <c r="B17" s="12">
-        <v>45774</v>
+      <c r="B17" s="13">
+        <v>46145</v>
       </c>
       <c r="C17" s="13">
         <f>C16+28</f>
-        <v>45801</v>
+        <v>46172</v>
       </c>
       <c r="D17" s="13">
         <f>D18</f>
-        <v>45877</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:13" x14ac:dyDescent="0.35">
+        <v>46248</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="11">
         <v>3</v>
       </c>
       <c r="B18" s="12">
         <f>B17+28</f>
-        <v>45802</v>
+        <v>46173</v>
       </c>
       <c r="C18" s="13">
         <f t="shared" ref="C18:C27" si="0">C17+28</f>
-        <v>45829</v>
+        <v>46200</v>
       </c>
       <c r="D18" s="13">
         <f>D19</f>
-        <v>45877</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:13" x14ac:dyDescent="0.35">
+        <v>46248</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="11">
         <v>4</v>
       </c>
       <c r="B19" s="12">
         <f t="shared" ref="B19:B28" si="1">B18+28</f>
-        <v>45830</v>
+        <v>46201</v>
       </c>
       <c r="C19" s="13">
         <f t="shared" si="0"/>
-        <v>45857</v>
+        <v>46228</v>
       </c>
       <c r="D19" s="13">
         <f t="shared" ref="D19:D25" si="2">C19+20</f>
-        <v>45877</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:13" x14ac:dyDescent="0.35">
+        <v>46248</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="11">
         <v>5</v>
       </c>
       <c r="B20" s="12">
         <f t="shared" si="1"/>
-        <v>45858</v>
+        <v>46229</v>
       </c>
       <c r="C20" s="13">
         <f t="shared" si="0"/>
-        <v>45885</v>
+        <v>46256</v>
       </c>
       <c r="D20" s="13">
         <f>D21</f>
-        <v>45961</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:13" x14ac:dyDescent="0.35">
+        <v>46332</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="11">
         <v>6</v>
       </c>
       <c r="B21" s="12">
         <f t="shared" si="1"/>
-        <v>45886</v>
+        <v>46257</v>
       </c>
       <c r="C21" s="13">
         <f t="shared" si="0"/>
-        <v>45913</v>
+        <v>46284</v>
       </c>
       <c r="D21" s="13">
         <f>D22</f>
-        <v>45961</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:13" x14ac:dyDescent="0.35">
+        <v>46332</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="11">
         <v>7</v>
       </c>
       <c r="B22" s="12">
         <f t="shared" si="1"/>
-        <v>45914</v>
+        <v>46285</v>
       </c>
       <c r="C22" s="13">
         <f t="shared" si="0"/>
-        <v>45941</v>
+        <v>46312</v>
       </c>
       <c r="D22" s="13">
         <f t="shared" si="2"/>
-        <v>45961</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:13" x14ac:dyDescent="0.35">
+        <v>46332</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="11">
         <v>8</v>
       </c>
       <c r="B23" s="12">
         <f t="shared" si="1"/>
-        <v>45942</v>
+        <v>46313</v>
       </c>
       <c r="C23" s="13">
         <f t="shared" si="0"/>
-        <v>45969</v>
+        <v>46340</v>
       </c>
       <c r="D23" s="13">
         <f>D24</f>
-        <v>46045</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:13" x14ac:dyDescent="0.35">
+        <v>46416</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="11">
         <v>9</v>
       </c>
       <c r="B24" s="12">
         <f t="shared" si="1"/>
-        <v>45970</v>
+        <v>46341</v>
       </c>
       <c r="C24" s="13">
         <f t="shared" si="0"/>
-        <v>45997</v>
+        <v>46368</v>
       </c>
       <c r="D24" s="13">
         <f>D25</f>
-        <v>46045</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:13" x14ac:dyDescent="0.35">
+        <v>46416</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="11">
         <v>10</v>
       </c>
       <c r="B25" s="12">
         <f t="shared" si="1"/>
-        <v>45998</v>
+        <v>46369</v>
       </c>
       <c r="C25" s="13">
         <f t="shared" si="0"/>
-        <v>46025</v>
+        <v>46396</v>
       </c>
       <c r="D25" s="13">
         <f t="shared" si="2"/>
-        <v>46045</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:13" x14ac:dyDescent="0.35">
+        <v>46416</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="11">
         <v>11</v>
       </c>
       <c r="B26" s="12">
         <f t="shared" si="1"/>
-        <v>46026</v>
+        <v>46397</v>
       </c>
       <c r="C26" s="13">
         <f t="shared" si="0"/>
-        <v>46053</v>
+        <v>46424</v>
       </c>
       <c r="D26" s="13">
         <f>D27</f>
-        <v>46136</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:13" x14ac:dyDescent="0.35">
+        <v>46500</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="11">
         <v>12</v>
       </c>
       <c r="B27" s="12">
         <f t="shared" si="1"/>
-        <v>46054</v>
+        <v>46425</v>
       </c>
       <c r="C27" s="13">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46452</v>
       </c>
       <c r="D27" s="13">
         <f>D28</f>
-        <v>46136</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:13" x14ac:dyDescent="0.35">
+        <v>46500</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="11">
         <v>13</v>
       </c>
       <c r="B28" s="12">
         <f t="shared" si="1"/>
-        <v>46082</v>
+        <v>46453</v>
       </c>
       <c r="C28" s="13">
-        <v>46112</v>
+        <v>46477</v>
       </c>
       <c r="D28" s="13">
-        <f>C28+24</f>
-[...3 lines deleted...]
-    <row r="30" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+        <f>C28+23</f>
+        <v>46500</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A30" s="3" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="14"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
     </row>
-    <row r="31" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
     </row>
-    <row r="32" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A32" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
     </row>
-    <row r="33" spans="1:13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
       <c r="M33" s="2"/>
     </row>
-    <row r="35" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="3" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B35" s="17"/>
       <c r="C35" s="17"/>
       <c r="D35" s="17"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
     </row>
-    <row r="36" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="19"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
       <c r="L36" s="2"/>
       <c r="M36" s="2"/>
     </row>
-    <row r="37" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A37" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="19"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
     </row>
-    <row r="38" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A38" s="20" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="19"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
     </row>
-    <row r="39" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="21"/>
       <c r="G39" s="2"/>
       <c r="H39" s="21"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
     </row>
-    <row r="40" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A40" s="3" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="19"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
     </row>
-    <row r="41" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A41" s="20" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="14"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2"/>
       <c r="M41" s="2"/>
     </row>
-    <row r="42" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A42" s="20" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="14"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
       <c r="L42" s="2"/>
       <c r="M42" s="2"/>
     </row>
-    <row r="44" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A44" s="3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="22"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2"/>
       <c r="M44" s="2"/>
     </row>
-    <row r="45" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="22"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2"/>
       <c r="M45" s="2"/>
     </row>
-    <row r="46" spans="1:13" customFormat="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>83</v>
+    <row r="46" spans="1:13" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A46" s="48" t="s">
+        <v>84</v>
       </c>
       <c r="B46" s="16"/>
       <c r="C46" s="16"/>
       <c r="D46" s="16"/>
       <c r="E46" s="16"/>
       <c r="F46" s="16"/>
       <c r="G46" s="16"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
       <c r="L46" s="2"/>
       <c r="M46" s="2"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A10" location="PSVAR_reporting!A1" display="PSVAR_reporting" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="A32" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="A37" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="A38" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="A41" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="A42" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:X47"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="40.1796875" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13" max="16384" width="9.1796875" style="2"/>
+    <col min="1" max="1" width="40.28515625" style="2" customWidth="1"/>
+    <col min="2" max="7" width="20.7109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="26.5703125" style="2" customWidth="1"/>
+    <col min="9" max="10" width="20.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="72.28515625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="9.28515625" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="24"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="I2"/>
     </row>
-    <row r="3" spans="1:11" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:11" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="25"/>
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="47" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="E3" s="47"/>
       <c r="F3" s="47" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G3" s="47"/>
       <c r="H3" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" s="47" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J3" s="47"/>
       <c r="K3" s="26" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" s="28" customFormat="1" ht="127.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="27" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="27" t="s">
+      <c r="B4" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="C4" s="27" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="27" t="s">
+      <c r="D4" s="27" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="27" t="s">
+      <c r="E4" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="E4" s="27" t="s">
+      <c r="F4" s="27" t="s">
         <v>34</v>
       </c>
-      <c r="F4" s="27" t="s">
+      <c r="G4" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="G4" s="27" t="s">
+      <c r="H4" s="27" t="s">
         <v>36</v>
       </c>
-      <c r="H4" s="27" t="s">
+      <c r="I4" s="27" t="s">
         <v>37</v>
       </c>
-      <c r="I4" s="27" t="s">
+      <c r="J4" s="27" t="s">
         <v>38</v>
       </c>
-      <c r="J4" s="27" t="s">
+      <c r="K4" s="27" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="27" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="5" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29"/>
       <c r="B5" s="30"/>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
       <c r="H5" s="30"/>
       <c r="I5" s="30"/>
       <c r="J5" s="30"/>
       <c r="K5" s="30"/>
     </row>
-    <row r="6" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="31"/>
       <c r="B6" s="30"/>
       <c r="C6" s="31"/>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
       <c r="F6" s="30"/>
       <c r="G6" s="30"/>
       <c r="H6" s="30"/>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
     </row>
-    <row r="7" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="31"/>
       <c r="B7" s="30"/>
       <c r="C7" s="31"/>
       <c r="D7" s="30"/>
       <c r="E7" s="30"/>
       <c r="F7" s="30"/>
       <c r="G7" s="30"/>
       <c r="H7" s="30"/>
       <c r="I7" s="30"/>
       <c r="J7" s="30"/>
       <c r="K7" s="30"/>
     </row>
-    <row r="8" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="31"/>
       <c r="B8" s="30"/>
       <c r="C8" s="31"/>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
       <c r="F8" s="30"/>
       <c r="G8" s="30"/>
       <c r="H8" s="30"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
       <c r="K8" s="30"/>
     </row>
-    <row r="9" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="31"/>
       <c r="B9" s="30"/>
       <c r="C9" s="31"/>
       <c r="D9" s="30"/>
       <c r="E9" s="30"/>
       <c r="F9" s="30"/>
       <c r="G9" s="30"/>
       <c r="H9" s="30"/>
       <c r="I9" s="30"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
     </row>
-    <row r="10" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="31"/>
       <c r="B10" s="30"/>
       <c r="C10" s="31"/>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="30"/>
       <c r="I10" s="30"/>
       <c r="J10" s="30"/>
       <c r="K10" s="30"/>
     </row>
-    <row r="11" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="31"/>
       <c r="B11" s="30"/>
       <c r="C11" s="31"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="30"/>
       <c r="I11" s="30"/>
       <c r="J11" s="30"/>
       <c r="K11" s="30"/>
     </row>
-    <row r="12" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="31"/>
       <c r="B12" s="30"/>
       <c r="C12" s="31"/>
       <c r="D12" s="30"/>
       <c r="E12" s="30"/>
       <c r="F12" s="30"/>
       <c r="G12" s="30"/>
       <c r="H12" s="30"/>
       <c r="I12" s="30"/>
       <c r="J12" s="30"/>
       <c r="K12" s="30"/>
     </row>
-    <row r="13" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:11" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="31"/>
       <c r="B13" s="30"/>
       <c r="C13" s="31"/>
       <c r="D13" s="30"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="30"/>
       <c r="I13" s="30"/>
       <c r="J13" s="30"/>
       <c r="K13" s="30"/>
     </row>
-    <row r="14" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="32"/>
       <c r="B14" s="33"/>
       <c r="C14" s="29"/>
       <c r="D14" s="30"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="29"/>
       <c r="I14" s="29"/>
       <c r="J14" s="29"/>
       <c r="K14" s="30"/>
     </row>
-    <row r="15" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="29"/>
       <c r="B15" s="33"/>
       <c r="C15" s="29"/>
       <c r="D15" s="30"/>
       <c r="E15" s="29"/>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
       <c r="H15" s="29"/>
       <c r="I15" s="29"/>
       <c r="J15" s="29"/>
       <c r="K15" s="30"/>
     </row>
-    <row r="16" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29"/>
       <c r="B16" s="33"/>
       <c r="C16" s="29"/>
       <c r="D16" s="30"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="30"/>
     </row>
-    <row r="17" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="29"/>
       <c r="B17" s="33"/>
       <c r="C17" s="29"/>
       <c r="D17" s="30"/>
       <c r="E17" s="29"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="29"/>
       <c r="I17" s="29"/>
       <c r="J17" s="29"/>
       <c r="K17" s="30"/>
     </row>
-    <row r="18" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29"/>
       <c r="B18" s="33"/>
       <c r="C18" s="29"/>
       <c r="D18" s="30"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="29"/>
       <c r="I18" s="29"/>
       <c r="J18" s="29"/>
       <c r="K18" s="30"/>
     </row>
-    <row r="19" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="29"/>
       <c r="B19" s="33"/>
       <c r="C19" s="29"/>
       <c r="D19" s="30"/>
       <c r="E19" s="29"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="29"/>
       <c r="I19" s="29"/>
       <c r="J19" s="29"/>
       <c r="K19" s="30"/>
     </row>
-    <row r="20" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="29"/>
       <c r="B20" s="33"/>
       <c r="C20" s="29"/>
       <c r="D20" s="30"/>
       <c r="E20" s="29"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="29"/>
       <c r="I20" s="29"/>
       <c r="J20" s="29"/>
       <c r="K20" s="30"/>
     </row>
-    <row r="21" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="29"/>
       <c r="B21" s="33"/>
       <c r="C21" s="29"/>
       <c r="D21" s="30"/>
       <c r="E21" s="29"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="29"/>
       <c r="I21" s="29"/>
       <c r="J21" s="29"/>
       <c r="K21" s="30"/>
     </row>
-    <row r="22" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="29"/>
       <c r="B22" s="33"/>
       <c r="C22" s="29"/>
       <c r="D22" s="30"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="30"/>
     </row>
-    <row r="23" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="29"/>
       <c r="B23" s="33"/>
       <c r="C23" s="29"/>
       <c r="D23" s="30"/>
       <c r="E23" s="29"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="30"/>
     </row>
-    <row r="24" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="29"/>
       <c r="B24" s="33"/>
       <c r="C24" s="29"/>
       <c r="D24" s="30"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="30"/>
     </row>
-    <row r="25" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="29"/>
       <c r="B25" s="33"/>
       <c r="C25" s="29"/>
       <c r="D25" s="30"/>
       <c r="E25" s="29"/>
       <c r="F25" s="29"/>
       <c r="G25" s="29"/>
       <c r="H25" s="29"/>
       <c r="I25" s="29"/>
       <c r="J25" s="29"/>
       <c r="K25" s="30"/>
     </row>
-    <row r="26" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="29"/>
       <c r="B26" s="33"/>
       <c r="C26" s="29"/>
       <c r="D26" s="30"/>
       <c r="E26" s="29"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="29"/>
       <c r="I26" s="29"/>
       <c r="J26" s="29"/>
       <c r="K26" s="30"/>
     </row>
-    <row r="27" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="29"/>
       <c r="B27" s="33"/>
       <c r="C27" s="29"/>
       <c r="D27" s="30"/>
       <c r="E27" s="29"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="29"/>
       <c r="I27" s="29"/>
       <c r="J27" s="29"/>
       <c r="K27" s="30"/>
     </row>
-    <row r="28" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="29"/>
       <c r="B28" s="33"/>
       <c r="C28" s="29"/>
       <c r="D28" s="30"/>
       <c r="E28" s="29"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="29"/>
       <c r="I28" s="29"/>
       <c r="J28" s="29"/>
       <c r="K28" s="30"/>
     </row>
-    <row r="29" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="29"/>
       <c r="B29" s="33"/>
       <c r="C29" s="29"/>
       <c r="D29" s="30"/>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
       <c r="I29" s="29"/>
       <c r="J29" s="29"/>
       <c r="K29" s="30"/>
     </row>
-    <row r="30" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="29"/>
       <c r="B30" s="33"/>
       <c r="C30" s="29"/>
       <c r="D30" s="30"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="29"/>
       <c r="I30" s="29"/>
       <c r="J30" s="29"/>
       <c r="K30" s="30"/>
     </row>
-    <row r="31" spans="1:11" s="34" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:11" s="34" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A31" s="35" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B31" s="36"/>
       <c r="C31" s="35"/>
       <c r="D31" s="37">
         <f t="shared" ref="D31:J31" si="0">SUM(D5:D30)</f>
         <v>0</v>
       </c>
       <c r="E31" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F31" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G31" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H31" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I31" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J31" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K31" s="37"/>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A32" s="38"/>
       <c r="B32" s="38"/>
       <c r="C32" s="38"/>
       <c r="D32" s="39"/>
       <c r="E32" s="39"/>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="38"/>
       <c r="I32" s="38"/>
       <c r="J32" s="38"/>
       <c r="K32" s="38"/>
     </row>
-    <row r="33" spans="1:24" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A33" s="38"/>
       <c r="B33" s="38"/>
       <c r="C33" s="38"/>
       <c r="D33" s="39"/>
       <c r="E33" s="39"/>
       <c r="F33" s="39"/>
       <c r="G33" s="39"/>
       <c r="H33" s="38"/>
       <c r="I33" s="38"/>
       <c r="J33" s="38"/>
       <c r="K33" s="38"/>
     </row>
-    <row r="34" spans="1:24" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A34" s="38"/>
       <c r="B34" s="38"/>
       <c r="C34" s="38"/>
       <c r="D34" s="39"/>
       <c r="E34" s="39"/>
       <c r="F34" s="39"/>
       <c r="G34" s="39"/>
       <c r="H34" s="38"/>
       <c r="I34" s="38"/>
       <c r="J34" s="38"/>
       <c r="K34" s="38"/>
     </row>
-    <row r="35" spans="1:24" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A35" s="40" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B35" s="38"/>
       <c r="C35" s="38"/>
       <c r="D35" s="39"/>
       <c r="E35" s="39"/>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="38"/>
       <c r="I35" s="38"/>
       <c r="J35" s="38"/>
       <c r="K35" s="38"/>
     </row>
-    <row r="36" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D36" s="16"/>
       <c r="E36" s="15"/>
       <c r="F36" s="15"/>
       <c r="G36" s="15"/>
       <c r="H36" s="15"/>
       <c r="I36" s="15"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
     </row>
-    <row r="37" spans="1:24" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A37" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="15"/>
       <c r="G37" s="15"/>
       <c r="H37" s="15"/>
       <c r="I37" s="15"/>
       <c r="J37" s="16"/>
       <c r="K37" s="16"/>
     </row>
-    <row r="38" spans="1:24" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A38" s="2" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D38" s="15"/>
       <c r="E38" s="15"/>
       <c r="F38" s="15"/>
       <c r="G38" s="15"/>
       <c r="H38" s="15"/>
       <c r="I38" s="15"/>
       <c r="J38" s="16"/>
       <c r="K38" s="16"/>
     </row>
-    <row r="39" spans="1:24" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A39" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="16"/>
       <c r="K39" s="16"/>
     </row>
-    <row r="40" spans="1:24" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A40" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
     </row>
-    <row r="41" spans="1:24" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A41" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D41" s="15"/>
       <c r="E41" s="15"/>
       <c r="F41" s="15"/>
       <c r="G41" s="15"/>
       <c r="H41" s="15"/>
       <c r="I41" s="15"/>
       <c r="J41" s="16"/>
       <c r="K41" s="16"/>
     </row>
-    <row r="42" spans="1:24" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A42" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="15"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15"/>
       <c r="I42" s="15"/>
       <c r="J42" s="16"/>
       <c r="K42" s="16"/>
     </row>
-    <row r="43" spans="1:24" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:24" x14ac:dyDescent="0.2">
       <c r="D43" s="15"/>
       <c r="E43" s="15"/>
       <c r="F43" s="15"/>
       <c r="G43" s="15"/>
       <c r="H43" s="15"/>
       <c r="I43" s="15"/>
       <c r="J43" s="16"/>
       <c r="K43" s="16"/>
     </row>
-    <row r="44" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="41" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B44" s="42"/>
       <c r="C44" s="43"/>
       <c r="D44" s="43"/>
       <c r="E44" s="43"/>
       <c r="F44" s="43"/>
       <c r="G44" s="43"/>
       <c r="H44" s="43"/>
       <c r="I44" s="43"/>
       <c r="J44" s="43"/>
       <c r="K44" s="43"/>
       <c r="L44" s="43"/>
       <c r="M44" s="43"/>
       <c r="N44" s="43"/>
       <c r="O44" s="43"/>
       <c r="P44" s="43"/>
       <c r="Q44" s="43"/>
       <c r="R44" s="43"/>
       <c r="S44" s="43"/>
       <c r="T44" s="44"/>
       <c r="U44" s="44"/>
       <c r="V44" s="44"/>
       <c r="W44" s="43"/>
       <c r="X44" s="43"/>
     </row>
-    <row r="45" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="43" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B45" s="42"/>
       <c r="C45" s="43"/>
       <c r="D45" s="43"/>
       <c r="E45" s="43"/>
       <c r="F45" s="43"/>
       <c r="G45" s="43"/>
       <c r="H45" s="43"/>
       <c r="I45" s="43"/>
       <c r="J45" s="43"/>
       <c r="K45" s="43"/>
       <c r="L45" s="43"/>
       <c r="M45" s="43"/>
       <c r="N45" s="43"/>
       <c r="O45" s="43"/>
       <c r="P45" s="43"/>
       <c r="Q45" s="43"/>
       <c r="R45" s="43"/>
       <c r="S45" s="43"/>
       <c r="T45" s="44"/>
       <c r="U45" s="44"/>
       <c r="V45" s="44"/>
       <c r="W45" s="43"/>
       <c r="X45" s="43"/>
     </row>
-    <row r="46" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:24" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B46" s="42"/>
       <c r="C46" s="43"/>
       <c r="D46" s="43"/>
       <c r="E46" s="43"/>
       <c r="F46" s="43"/>
       <c r="G46" s="43"/>
       <c r="H46" s="43"/>
       <c r="I46" s="43"/>
       <c r="J46" s="43"/>
       <c r="K46" s="43"/>
       <c r="L46" s="43"/>
       <c r="M46" s="43"/>
       <c r="N46" s="43"/>
       <c r="O46" s="43"/>
       <c r="P46" s="43"/>
       <c r="Q46" s="43"/>
       <c r="R46" s="43"/>
       <c r="S46" s="43"/>
       <c r="T46" s="44"/>
       <c r="U46" s="44"/>
       <c r="V46" s="44"/>
       <c r="W46" s="43"/>
       <c r="X46" s="43"/>
     </row>
-    <row r="47" spans="1:24" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:24" x14ac:dyDescent="0.2">
       <c r="D47" s="15"/>
       <c r="E47" s="15"/>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
       <c r="J47" s="16"/>
       <c r="K47" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="I3:J3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A46" r:id="rId1" xr:uid="{F9F16D99-AC12-4C1E-AD21-F26E33B513AE}"/>
   </hyperlinks>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000000000000}">
           <x14:formula1>
             <xm:f>Reference!$C$6:$C$7</xm:f>
           </x14:formula1>
           <xm:sqref>C5:C30</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000001000000}">
           <x14:formula1>
             <xm:f>Reference!$B$6:$B$18</xm:f>
           </x14:formula1>
           <xm:sqref>B5:B30</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000002000000}">
           <x14:formula1>
-            <xm:f>Reference!$A$6:$A$29</xm:f>
+            <xm:f>Reference!$A$6:$A$30</xm:f>
           </x14:formula1>
           <xm:sqref>A5:A30</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A5:C29"/>
+  <dimension ref="A5:C30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
-    <col min="2" max="2" width="18.7265625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="9.1796875" customWidth="1"/>
+    <col min="2" max="2" width="18.7109375" customWidth="1"/>
+    <col min="3" max="3" width="16.7109375" customWidth="1"/>
+    <col min="4" max="4" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="45" t="s">
         <v>50</v>
       </c>
-      <c r="B5" s="45" t="s">
+      <c r="C5" s="45" t="s">
         <v>51</v>
       </c>
-      <c r="C5" s="45" t="s">
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="46" t="s">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="46" t="s">
+      <c r="B6">
+        <v>2026202701</v>
+      </c>
+      <c r="C6" t="s">
         <v>53</v>
       </c>
-      <c r="B6">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="46" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="46" t="s">
+      <c r="B7">
+        <v>2026202702</v>
+      </c>
+      <c r="C7" t="s">
         <v>55</v>
       </c>
-      <c r="B7">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="46" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="46" t="s">
+      <c r="B8">
+        <v>2026202703</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="46" t="s">
         <v>57</v>
       </c>
-      <c r="B8">
-[...4 lines deleted...]
-      <c r="A9" s="46" t="s">
+      <c r="B9">
+        <v>2026202704</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="46" t="s">
         <v>58</v>
       </c>
-      <c r="B9">
-[...4 lines deleted...]
-      <c r="A10" s="46" t="s">
+      <c r="B10">
+        <v>2026202705</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="46" t="s">
         <v>59</v>
       </c>
-      <c r="B10">
-[...4 lines deleted...]
-      <c r="A11" s="46" t="s">
+      <c r="B11">
+        <v>2026202706</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12">
+        <v>2026202707</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13">
+        <v>2026202708</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="46" t="s">
         <v>60</v>
       </c>
-      <c r="B11">
-[...12 lines deleted...]
-      <c r="A13" s="46" t="s">
+      <c r="B14">
+        <v>2026202709</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="46" t="s">
         <v>61</v>
       </c>
-      <c r="B13">
-[...4 lines deleted...]
-      <c r="A14" s="46" t="s">
+      <c r="B15">
+        <v>2026202710</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="46" t="s">
         <v>62</v>
       </c>
-      <c r="B14">
-[...4 lines deleted...]
-      <c r="A15" s="46" t="s">
+      <c r="B16">
+        <v>2026202711</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="46" t="s">
         <v>63</v>
       </c>
-      <c r="B15">
-[...4 lines deleted...]
-      <c r="A16" s="46" t="s">
+      <c r="B17">
+        <v>2026202712</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="46" t="s">
         <v>64</v>
       </c>
-      <c r="B16">
-[...4 lines deleted...]
-      <c r="A17" s="46" t="s">
+      <c r="B18">
+        <v>2026202713</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="46" t="s">
         <v>65</v>
       </c>
-      <c r="B17">
-[...4 lines deleted...]
-      <c r="A18" s="46" t="s">
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="46" t="s">
         <v>66</v>
       </c>
-      <c r="B18">
-[...4 lines deleted...]
-      <c r="A19" s="46" t="s">
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="46" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A20" s="46" t="s">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="46" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A21" s="46" t="s">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="46" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A22" s="46" t="s">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="46" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A23" s="46" t="s">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="46" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A24" s="46" t="s">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="46" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A25" s="46" t="s">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="46" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A26" s="46" t="s">
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="46" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A27" s="46" t="s">
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" s="46" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="28" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A28" s="46" t="s">
+    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A30" s="46" t="s">
         <v>76</v>
-      </c>
-[...3 lines deleted...]
-        <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="0" fitToWidth="0" fitToHeight="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Cover_sheet</vt:lpstr>
       <vt:lpstr>PSVAR_reporting</vt:lpstr>
       <vt:lpstr>Reference</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Office of Rail and Road</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>The Public Service Vehicle Accessibility Regulations (PSVAR) reporting - Core data template for April 2025 to March 2026</dc:title>
+  <dc:title>The Public Service Vehicle Accessibility Regulations (PSVAR) reporting - Core data template for April 2026 to March 2027</dc:title>
   <dc:creator>Office of Rail and Road</dc:creator>
   <cp:keywords>psvar,core,data</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001037CFFA72F11E4A9D1A6CC212DC5D5F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_b352ef96-5e05-4e14-bf42-f76c4ba3e2da_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_b352ef96-5e05-4e14-bf42-f76c4ba3e2da_SetDate">
     <vt:lpwstr>2022-02-10T17:11:39Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_b352ef96-5e05-4e14-bf42-f76c4ba3e2da_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_b352ef96-5e05-4e14-bf42-f76c4ba3e2da_Name">
     <vt:lpwstr>Official - Label</vt:lpwstr>